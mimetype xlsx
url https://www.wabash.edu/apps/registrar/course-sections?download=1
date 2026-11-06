--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Course Sections" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15087" uniqueCount="1167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15733" uniqueCount="1190">
   <si>
     <t/>
   </si>
   <si>
     <t>Term</t>
   </si>
   <si>
     <t>Course Section</t>
   </si>
   <si>
     <t>Course Description</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Department</t>
   </si>
   <si>
     <t>Department Description</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
@@ -69,4492 +69,5112 @@
   <si>
     <t>Faculty</t>
   </si>
   <si>
     <t>Course Type</t>
   </si>
   <si>
     <t>Capacity</t>
   </si>
   <si>
     <t>Enrolled</t>
   </si>
   <si>
     <t>Available</t>
   </si>
   <si>
     <t>Waitlist</t>
   </si>
   <si>
     <t>Credits</t>
   </si>
   <si>
     <t>Comments/Requisites</t>
   </si>
   <si>
-    <t>26/FA</t>
-[...5 lines deleted...]
-    <t>Financial Accounting</t>
+    <t>27/SP</t>
+  </si>
+  <si>
+    <t>ACC-202-01</t>
+  </si>
+  <si>
+    <t>Management Accounting</t>
   </si>
   <si>
     <t>OPEN</t>
   </si>
   <si>
     <t>ACC</t>
   </si>
   <si>
     <t>Accounting</t>
   </si>
   <si>
-    <t>BAX 202</t>
-[...5 lines deleted...]
-    <t>12/19/26</t>
+    <t>TBA TBA</t>
+  </si>
+  <si>
+    <t>1/18/27</t>
+  </si>
+  <si>
+    <t>5/8/27</t>
   </si>
   <si>
     <t>TU TH  2:40PM-3:55PM</t>
   </si>
   <si>
-    <t>Hensley, Ed</t>
-[...8 lines deleted...]
-    <t>2</t>
+    <t>Staff</t>
+  </si>
+  <si>
+    <t>50</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>1.00</t>
   </si>
   <si>
-    <t>ACC-201-02</t>
-[...17 lines deleted...]
-    <t>Intermediate Accounting I</t>
+    <t>ART-202-01</t>
+  </si>
+  <si>
+    <t>Art in Film</t>
+  </si>
+  <si>
+    <t>ART</t>
+  </si>
+  <si>
+    <t>Art</t>
   </si>
   <si>
     <t>TU TH  1:10PM-2:25PM</t>
   </si>
   <si>
-    <t>15</t>
-[...29 lines deleted...]
-    <t>Strader, Annie</t>
+    <t>Morton, Elizabeth</t>
   </si>
   <si>
     <t>LFA</t>
   </si>
   <si>
-    <t>13</t>
-[...17 lines deleted...]
-    <t>-1</t>
+    <t>32</t>
   </si>
   <si>
     <t>ART-210-01</t>
   </si>
   <si>
     <t>Medical Arts Observation</t>
   </si>
   <si>
-    <t>WAITLISTED</t>
-[...4 lines deleted...]
-  <si>
     <t>TU TH  9:45AM-11:00AM</t>
   </si>
   <si>
     <t>12</t>
-  </si>
-[...1 lines deleted...]
-    <t>1</t>
   </si>
   <si>
     <t>This course strengthens students' observational abilities and
 deepens their appreciation of the visual arts through close study
 of artworks depicting sickness, health, injury, and medical
 practices. Drawing on work from diverse cultures and time
 periods, it highlights the challenges of observing and diagnosing
 people of varied cultural, racial, and gender backgrounds. The
 course uses the power of visual art to cultivate the careful
 observation, communication, and analytical skills essential in
 medical professions.</t>
   </si>
   <si>
     <t>ART-210-02</t>
   </si>
   <si>
-    <t>Comics and Graphic Novels</t>
+    <t>Contemporary Global Art</t>
+  </si>
+  <si>
+    <t>This course explores the vibrant explosion of global artistic
+practices, critical theories, and cultural shifts from the late
+20th century to the present. Students will encounter the rise of
+global superstar artists-figures who respond to, challenge, and
+ultimately move beyond Western canons-reshaping what counts as
+art and who gets to make it. Through themes such as migration,
+body politics, emerging technologies, and shifting global
+economies, we will discover how art today speaks in many voices
+and from and to many places.</t>
+  </si>
+  <si>
+    <t>ART-219-01</t>
+  </si>
+  <si>
+    <t>A Century of German Cinema</t>
+  </si>
+  <si>
+    <t>Redding, Greg</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>German filmmakers of the early 20th century were among the first
+to see film as an art medium rather than light entertainment, and
+many films that they produced in the interwar Weimar Era remain
+classics of world cinema. The Nazi regime effectively subverted
+film into propaganda, but a young generation of post-WWII
+filmmakers founded the New German Cinema and reinvigorated film
+as a serious form of art expression. The Reunification of East
+and West Germany in 1990 empowered a new wave of German directors
+to explore previously off-limits topics from Germany's fractious
+history. And today, German filmmakers continue to portray the
+complexities of a contemporary multicultural Germany.
+In this course, representative films from the Weimar era through
+the 2020s will serve as points of departure for discussion and
+analysis of German cultural history. We will approach the films
+both visually and textually in an attempt to grasp the
+relationship between a film and the culture in which it is
+created. All films will be shown in their original German
+versions with English intertitles or subtitles.
+Register for this under the ART number if you want it to count
+towards ART. Register for this under the GER number if you want
+it to count towards GER.</t>
+  </si>
+  <si>
+    <t>ART-221-01</t>
+  </si>
+  <si>
+    <t>Narrative Filmmaking</t>
+  </si>
+  <si>
+    <t>TU TH  1:10PM-3:00PM</t>
+  </si>
+  <si>
+    <t>Mohl, Damon</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>This course provides an introduction to the theory and practice
+of narrative filmmaking. Students will explore the fundamental
+language of cinema, including shot composition, camera movement,
+editing, sound design, and mise-en-scène, while examining how
+these elements combine to create meaning and emotional resonance
+in storytelling. Through hands-on narrative production exercises,
+screenings, and critical analysis of exemplary films, students
+will develop filmmaking skills while gaining practical experience
+with digital equipment and software. Class sessions will combine
+equipment demos, screenings, and production labs devoted to
+filming scenes, editing, and sound design. No previous experience
+is required.</t>
+  </si>
+  <si>
+    <t>ART-225-01</t>
+  </si>
+  <si>
+    <t>Drawing: Visual Storytelling</t>
+  </si>
+  <si>
+    <t>M W  1:10PM-3:00PM</t>
+  </si>
+  <si>
+    <t>This studio art course introduces students to the visual language
+and storytelling techniques used in graphic novels,
+narrative-based imagery, and text-based art. Through projects
+ranging from pieces that combine text and images in unexpected
+and ambiguous ways to wordless sequential storytelling, the
+course emphasizes drawing as an expressive narrative tool and
+explores the interplay between language and images. Media will
+include pencil, ink, charcoal, digital tools, collage, and other
+drawing materials. Students will develop both their writing and
+technical drawing skills while experimenting with a range of
+conceptual, stylized approaches. There is no single correct way
+to draw, and all experience levels and approaches are welcome.
+Everyone can express themselves visually. No previous drawing
+experience is required.
+Students who want this to count as ART, should sign up under the
+ART number.  Students who want this to count towards ENG, should
+sign up under the ENG number.</t>
+  </si>
+  <si>
+    <t>ART-225G-01</t>
+  </si>
+  <si>
+    <t>Arts Leadership</t>
+  </si>
+  <si>
+    <t>Strader, Annie</t>
+  </si>
+  <si>
+    <t>GCJD, LFA</t>
+  </si>
+  <si>
+    <t>Students will work with Artist-In-Residence Justin Favela, a
+well-known Guatemalan- Mexican- American Artist whose work is
+about identity, place, and culture. He mixes popular culture with
+traditional piñata making techniques to create large scale murals
+with a recent installation at the Smithsonian link here. Students
+will work closely with Favela in the gallery during his
+installation, research his work, influences and become fluent in
+his process. A central component of the course focuses on
+gallery-based arts learning and K-12 engagement. Students will
+become the "resident experts" and design and lead guided gallery
+field trips for K-12 groups. During the second half of the
+semester, students will implement these plans by helping to lead
+exhibit tours and facilitate creative projects for visiting
+school groups students will partner with a local community
+organization to design and carry out a creative project that
+supports the organization's mission. This may include
+facilitating workshops, developing participatory art experiences,
+or contributing to community programming in collaboration with
+partners such as local libraries, museums, preschools or senior
+centers. Throughout the semester, students will explore the role
+of arts education locally and globally, examine research on the
+impact of arts learning, and engage with regional museum
+educators and arts administrators. The course emphasizes the
+development of community arts leadership skills, preparing
+students for future work in community organizations, nonprofit
+arts institutions, and educational settings while fostering
+meaningful connections between Wabash College and the broader
+community.
+Register for this under the ART number if you want it to count
+towards ART. Register for this under the EDU number if you want
+it to count towards EDU or register for this under the HSP number
+if you want it to count towards HSP.</t>
+  </si>
+  <si>
+    <t>ART-226-01</t>
+  </si>
+  <si>
+    <t>Cinematic Envmt: Digital Space</t>
+  </si>
+  <si>
+    <t>FIN A133</t>
+  </si>
+  <si>
+    <t>M W  10:00AM-11:50AM</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>ART-229-01</t>
+  </si>
+  <si>
+    <t>Blood, Screams, and Struggles</t>
+  </si>
+  <si>
+    <t>M F  2:10PM-3:00PM</t>
+  </si>
+  <si>
+    <t>W  2:10PM-4:00PM</t>
+  </si>
+  <si>
+    <t>Weedman, Matthew</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>ART-331-01</t>
+  </si>
+  <si>
+    <t>Advanced Studio</t>
+  </si>
+  <si>
+    <t>ART-433-01</t>
+  </si>
+  <si>
+    <t>Senior Studio</t>
+  </si>
+  <si>
+    <t>ASI-112-01</t>
+  </si>
+  <si>
+    <t>Chinese Calligraphy Seal Scrip</t>
+  </si>
+  <si>
+    <t>ASI</t>
+  </si>
+  <si>
+    <t>Asian Studies</t>
+  </si>
+  <si>
+    <t>TU  9:45AM-11:50AM</t>
+  </si>
+  <si>
+    <t>TH  9:45AM-11:00AM</t>
+  </si>
+  <si>
+    <t>Liu, Ruihua</t>
+  </si>
+  <si>
+    <t>Chinese Calligraphy is repeatable. Each semester we focus on a
+different script. This coming spring we will focus on the Seal
+Script, the most anscient Chinese script. Chinese characters,
+with a history of 3,000 years, have influenced other cultures
+such as Japan, Korea, and Vietnam. This course is designed for
+students who are interested in Chinese language and culture,
+especially Chinese characters or Chinese calligraphy. The main
+goal of this course is to create a safe and supportive
+environment for students to learn about the art of Chinese
+calligraphy, practice what they love, and create their own
+quality works. Students will also learn traditional Chinese
+culture and Chinese characters along the way. Therefore, this
+course consists of traditional Chinese culture (20%), Chinese
+characters study (20%), and calligraphy projects (60%). Taught in
+English. Students taking the course for Chinese credit work more
+extensively with Chinese-language materials; students taking
+course for Asian Studies credit do not need Chinese language
+background.
+Register for this under the ASI number if you want it to count
+for ASI. Register for this under the CHI number if you want
+it to count for CHI.</t>
+  </si>
+  <si>
+    <t>ASI-112G-02</t>
+  </si>
+  <si>
+    <t>Chinese Science Fiction</t>
+  </si>
+  <si>
+    <t>M W F  1:10PM-2:00PM</t>
+  </si>
+  <si>
+    <t>Healey, Cara</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Over the past decade, Chinese science fiction in translation has
+garnered attention worldwide, winning international awards and
+bringing Chinese literature to a wider audience than ever before.
+The genre is often seen as a way of representing China's
+breakneck economic and technological development in a political
+environment where censorship is the norm. This course will
+consider the development of Chinese language science fiction from
+the early twentieth century to the present. Stories will touch on
+themes ranging from cyborgs to alien invasion to environmental
+catastrophe. We will consider Chinese science fiction's unique
+contributions to both Chinese literary tradition and global
+science fiction. All readings will be in English.
+Students should sign up under the ASI number for it to count as
+ASI.  Students should sign up under the ENG number for it to
+count as ENG.</t>
+  </si>
+  <si>
+    <t>ASI-112G-03</t>
+  </si>
+  <si>
+    <t>East Asian Popular Culture</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>This course considers the production, circulation, and
+consumption of East Asian popular culture as a global phenomenon.
+We analyze and contextualize popular music, film, television,
+literature, and cuisine. Topics may include Japanese anime,
+Korean pop music, Chinese science fiction, Hong Kong martial arts
+cinema, etc. Special attention paid to new media forms, soft
+power, and transnational networks of cultural exchange. All
+readings in English. Film screenings in class Wednesdays
+2:10-4:00.</t>
+  </si>
+  <si>
+    <t>ASI-112G-04</t>
+  </si>
+  <si>
+    <t>Global Movement Traditions</t>
+  </si>
+  <si>
+    <t>Vogel, Heidi</t>
+  </si>
+  <si>
+    <t>This course will explore how the human body communicates meaning
+in various global contexts. Emphasizing non-Western physical
+practices such as yoga, we will investigate how these traditions
+have evolved over time. Performance forms we will encounter
+include Ta'ziyeh,Tai Chi, and (Teatro del Oprimido), as well as
+performance techniques with East and Southeast Asian lineages
+like Viewpoints, Suzuki and Rasa. While exploring with global
+theatrical traditions, we will explore how ideas of gender are
+interpreted and performed in non-Western contexts. Additional
+areas of focus will include mask, clowning, puppets and other
+performing objects.
+Register with the THE number if you want it to count towards THE.
+Register with the ASI number if you want it to count towards ASI.
+Register with the GEN number if you want
+it to count towards GEN.</t>
+  </si>
+  <si>
+    <t>ASI-177G-01</t>
+  </si>
+  <si>
+    <t>Philippines Hist, Lit, Culture</t>
+  </si>
+  <si>
+    <t>Rogers, Dan</t>
+  </si>
+  <si>
+    <t>GCJD, HPR, LFA</t>
+  </si>
+  <si>
+    <t>An interdisciplinary study of the Philippines from early
+settlement to the republic. Students examine the colonial
+institutions of Spain and the United States and read Rizal's Noli
+me tangere, Fil-Hispanic poetry and drama, and Philippine film,
+comparing the archipelago's experience with Spanish America's.
+Taught in English; students taking the course for Spanish credit
+work with Spanish-language sources.
+Register with the SPA number if you want it to count towards SPA.
+Register with the ASI number if you want it to count towards ASI.
+Register with the HSP number if you want it to count towards HSP.</t>
+  </si>
+  <si>
+    <t>ASI-260-01</t>
+  </si>
+  <si>
+    <t>World Hist Since 1500</t>
+  </si>
+  <si>
+    <t>Rhoades, Michelle</t>
+  </si>
+  <si>
+    <t>GCJD, HPR</t>
+  </si>
+  <si>
+    <t>Students who want this to count as ASI, should sign up under the
+ASI number.  Students who want this to count towards HIS, should
+sign up under the HIS number.</t>
+  </si>
+  <si>
+    <t>ASI-260-02</t>
+  </si>
+  <si>
+    <t>World History Since 1500</t>
+  </si>
+  <si>
+    <t>BAX 202</t>
+  </si>
+  <si>
+    <t>M W F  10:00AM-10:50AM</t>
+  </si>
+  <si>
+    <t>Levy, Aiala</t>
+  </si>
+  <si>
+    <t>Students who want this to count towards ASI, should sign up under
+the ASI number.  Students who want this to count towards HIS,
+should sign up under the HIS nubmer.</t>
+  </si>
+  <si>
+    <t>ASI-277-01</t>
+  </si>
+  <si>
+    <t>Global Economy</t>
+  </si>
+  <si>
+    <t>Saha, Sujata</t>
+  </si>
+  <si>
+    <t>BSC</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Register for this under the ASI number if you want it to count
+towards ASI. Register for this under the ECO number if you want
+it to count towards ECO.</t>
+  </si>
+  <si>
+    <t>ASI-277-02</t>
+  </si>
+  <si>
+    <t>Int'l Political Economy</t>
+  </si>
+  <si>
+    <t>M W F  3:10PM-4:00PM</t>
+  </si>
+  <si>
+    <t>Ye, Huei-Jyun</t>
+  </si>
+  <si>
+    <t>This course provides an introduction to international political
+economy (IPE), the study of the interactions between politics and
+economics, governments, and markets. We will attempt to answer
+the following questions: How do political processes influence
+economic decision-making? What influence do national and
+international economic forces have on political outcomes?
+Specifically, we will discuss the roles of social movements,
+political parties, public opinion, and multinational corporations
+in shaping the global economy. In developing answers to these
+questions, we will explore major current problems and debates in
+the global economy from both historical and theoretical
+perspectives. 
+This course has five modules: Trade, Foreign Direct Investment,
+International Monetary System, Foreign Aid, and Globalization &amp;
+Controversies. We will also learn major international
+institutions governing these issue areas, including the World
+Trade Organization (WTO), the Investor-State Dispute Settlement
+(ISDS), the International Monetary Fund (IMF), World Bank (WB),
+and the Asian Infrastructure Investment Bank (AIIB). In the end,
+students will learn about the formation, function, and impacts of
+international political economy. Students should be ready
+for active participation in the student-oriented learning.
+Students who want this to count as PPE, should sign up under the
+PPE number.  Students who want this to count towards ASI, should
+sign up under the ASI number. Students who want this to count
+towards PSC, should sign up under the PSC number.</t>
+  </si>
+  <si>
+    <t>BIO-101-01</t>
+  </si>
+  <si>
+    <t>Human Biology</t>
+  </si>
+  <si>
+    <t>BIO</t>
+  </si>
+  <si>
+    <t>Biology</t>
+  </si>
+  <si>
+    <t>Bost, Anne - Sorensen-Kamakian, Erika</t>
+  </si>
+  <si>
+    <t>SL</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>BIO-101L-01</t>
+  </si>
+  <si>
+    <t>Human Biology Lab</t>
+  </si>
+  <si>
+    <t>M  1:10PM-4:00PM</t>
+  </si>
+  <si>
+    <t>Bost, Anne</t>
+  </si>
+  <si>
+    <t>0.00</t>
+  </si>
+  <si>
+    <t>BIO-101L-02</t>
+  </si>
+  <si>
+    <t>TU  1:10PM-4:00PM</t>
+  </si>
+  <si>
+    <t>Sorensen-Kamakian, Erika</t>
+  </si>
+  <si>
+    <t>BIO-101L-03</t>
+  </si>
+  <si>
+    <t>W  1:10PM-4:00PM</t>
+  </si>
+  <si>
+    <t>BIO-101L-04</t>
+  </si>
+  <si>
+    <t>TH  1:10PM-4:00PM</t>
+  </si>
+  <si>
+    <t>BIO-103-01</t>
+  </si>
+  <si>
+    <t>Environmental Science</t>
   </si>
   <si>
     <t>HAY 003</t>
   </si>
   <si>
+    <t>M W F  9:00AM-9:50AM</t>
+  </si>
+  <si>
+    <t>Carlson, Bradley</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>BIO-103L-01</t>
+  </si>
+  <si>
+    <t>Environmental Science Lab</t>
+  </si>
+  <si>
+    <t>BIO-103L-02</t>
+  </si>
+  <si>
+    <t>BIO-112-01</t>
+  </si>
+  <si>
+    <t>General Biology II</t>
+  </si>
+  <si>
+    <t>HAY 104</t>
+  </si>
+  <si>
+    <t>Carlson, Bradley - Ingram, Amanda</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>BIO-112L-01</t>
+  </si>
+  <si>
+    <t>General Biol II Lab</t>
+  </si>
+  <si>
+    <t>Ingram, Amanda</t>
+  </si>
+  <si>
+    <t>BIO-112L-02</t>
+  </si>
+  <si>
+    <t>BIO-112L-03</t>
+  </si>
+  <si>
+    <t>Wetzel, Eric</t>
+  </si>
+  <si>
+    <t>BIO-177G-01</t>
+  </si>
+  <si>
+    <t>Global Health</t>
+  </si>
+  <si>
+    <t>GCJD</t>
+  </si>
+  <si>
+    <t>Course is by application only due to immersion trip to Peru
+(tentatively July 31 - Aug. 11, 2027). 
+The multidisciplinary issues of global health confront everyone
+on the planet. This course will introduce critical issues and key
+themes in global health from basic principles to disease burden
+to collaborative efforts to improve global health. After
+reviewing introductory concepts of its historical and
+international development, the unfinished and emerging agendas of
+global health will be examined. Particular attention will be
+given to the connection between parasitic/infectious disease and
+poverty, the social determinants of health, and the global burden
+of disease. Cultural,  economic and ethical issues in global
+health will be discussed with an eye towards examining how
+inequities impact the health of populations.  An immersion
+component following this class typically includes travel to Peru,
+S.A. with collaborative global health study and experience
+alongside Peruvian partners in urban, mountain, and rainforest
+areas.
+Register for this under the GHL number if you want it to count
+towards GHL. Register for this under the BIO number if you want
+it to count towards BIO.</t>
+  </si>
+  <si>
+    <t>BIO-212-01</t>
+  </si>
+  <si>
+    <t>Cell Biology</t>
+  </si>
+  <si>
+    <t>HAY 319</t>
+  </si>
+  <si>
+    <t>Walsh, Heidi</t>
+  </si>
+  <si>
+    <t>QL, SL</t>
+  </si>
+  <si>
+    <t>BIO-212L-01</t>
+  </si>
+  <si>
+    <t>Cell Biology Lab</t>
+  </si>
+  <si>
+    <t>BIO-212L-02</t>
+  </si>
+  <si>
+    <t>BIO-315-01</t>
+  </si>
+  <si>
+    <t>Physiology</t>
+  </si>
+  <si>
+    <t>By Instructor consent. Students who want this to count as BIO,
+should sign up under the
+BIO number. Students who want this to count a NSC, should sign up
+under the NSC number.</t>
+  </si>
+  <si>
+    <t>BIO-322-01</t>
+  </si>
+  <si>
+    <t>Biology of Invertebrates</t>
+  </si>
+  <si>
+    <t>M W  1:10PM-4:00PM</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Instructor Consent.</t>
+  </si>
+  <si>
+    <t>BIO-371-02</t>
+  </si>
+  <si>
+    <t>Plants &amp; Climate Change</t>
+  </si>
+  <si>
+    <t>While it is clear that human activities (e.g., burning fossil
+fuels, agriculture) have already or will soon fundamentally alter
+many essential biogeochemical processes on Earth, many questions
+remain about how plants, a crucial piece in the puzzle, will
+respond to climate change. This course will provide students with
+a crash course in the basics of climate science and will use that
+foundation to explore climate change's predicted effects on
+plants and plants' effects on climate in the coming decades and
+centuries. We will use discussions of primary literature to
+address topics including the response of photosynthesis to
+increased CO2 concentrations, warmer temperatures, and changing
+water availability; the effects of land use changes on the carbon
+cycle; plant greenhouse gas emissions; and likely implications
+for biodiversity, food security, and human health.
+Register for this under the BIO number if you want it to count as
+BIO. Register for the ENS number if you want it to count as ENS.</t>
+  </si>
+  <si>
+    <t>BIO-371G-01</t>
+  </si>
+  <si>
+    <t>Biology of Tropical Disease</t>
+  </si>
+  <si>
+    <t>HAY 001</t>
+  </si>
+  <si>
+    <t>M W F  8:00AM-8:50AM</t>
+  </si>
+  <si>
+    <t>Sorensen-Kamakian, Erika - Novak, Wally</t>
+  </si>
+  <si>
+    <t>The Molecular Biology of Tropical Diseases: Molecular Mechanisms
+of Pathogenesis and Treatment
+This course offers a biomolecular exploration of selected
+tropical diseases such as Dengue, chikungunya, malaria, and Zika.
+Students will delve into the biochemistry and molecular biology
+underlying these diseases, examining mechanisms of infection,
+transmission, treatments, and genetic factors influencing
+susceptibility and severity. This course will highlight Peru's
+abundant natural resources, including traditional medicinal
+plants, and will emphasize the role of integrative medicine in
+treatment. Complementing this scientific foundation, the course
+will engage students with the rich cultural and socioeconomic
+diversity of Peru. Through a unique immersion experience,
+students will investigate how cultural beliefs and economic
+conditions impact disease transmission and treatment in the
+coastal, mountain, and jungle regions of Peru. Students will also
+engage with Peruvian communities, gaining insights from
+indigenous healers, scientists, and healthcare professionals, and
+reflect on the ethical considerations of using traditional
+knowledge in scientific research. This course aims to foster a
+molecular understanding of several tropical diseases and the many
+factors influencing health outcomes, preparing students for
+careers in global health and research. This course counts toward
+the Biology, Biochemistry, and Chemistry majors, and Biology,
+Chemistry, and Global Health minors.
+Register for this under the BIO number if you want it to count
+towards BIO. Register for this under the CHE number if you want
+it to count towards CHE.Register for this under the GHL number if
+you want it to count towards GHL.</t>
+  </si>
+  <si>
+    <t>BLS-270-01</t>
+  </si>
+  <si>
+    <t>Men's Fashion: Style &amp; History</t>
+  </si>
+  <si>
+    <t>BLS</t>
+  </si>
+  <si>
+    <t>Black Studies</t>
+  </si>
+  <si>
+    <t>Thompson, Brandon</t>
+  </si>
+  <si>
+    <t>Explore how culture, history, and politics has shifted and
+changed men's fashion. We'll dive into the ways individual style
+is influenced by your background, culture, and perspective.
+Expect lively discussions, fresh perspectives, and some hands-on
+learning as we unpack the stories, identities, and influences
+behind men's style.
+Register with BLS number if you want it to
+count towards BLS.  Register with THE number if you want it to
+count towards THE.</t>
+  </si>
+  <si>
+    <t>BLS-270G-01</t>
+  </si>
+  <si>
+    <t>Abolition and Anticolonialism</t>
+  </si>
+  <si>
+    <t>Fouchereaux, Claire</t>
+  </si>
+  <si>
+    <t>Abolitionism and Anticolonialism in the French-Speaking World
+How did French-speakers view American debates on freedom and
+racial equality? How did they articulate oppositions to slavery
+and colonial oppression happening in their own cultures and
+across the French-speaking world?
+In this course, we will study how authors and artists from within
+French-speaking communities advanced the causes of abolitionism
+and anticolonialism in their scholarly and creative works. The
+materials that we will encounter will include voices from areas
+such as metropolitan France, Senegal, the Caribbean, and
+French-speaking Canada and range in expression from fiction and
+non-fiction literature to film and music. For example, we will
+analyze some of the significant contributions of French-speaking
+Afro-descendant and African intellectual figures, like Frantz
+Fanon and Achille Mbembe, to international discussions on race
+and power. Together, we will compare and contrast varied
+perspectives in terms of time and space and how they work to
+challenge oppressions happening within the French-speaking world
+itself and outside of it. This course will be taught in English,
+and we will use English translations of French texts or other
+subtitled media. Those taking the course for credit towards the
+French major or minor will be expected to do applicable readings
+and written assignments in French.
+Register for this under the FRE number if you want it to count
+towards FRE. Register for this under the BLS number if you want
+it to count towards BLS.</t>
+  </si>
+  <si>
+    <t>BLS-272-01</t>
+  </si>
+  <si>
+    <t>Southern Gothic Literature</t>
+  </si>
+  <si>
     <t>M W F  2:10PM-3:00PM</t>
   </si>
   <si>
-    <t>Mong, Derek</t>
-[...103 lines deleted...]
-    <t>Asian Studies</t>
+    <t>Benedicks, Crystal</t>
+  </si>
+  <si>
+    <t>Register for this under the ENG number if you want it to count
+towards ENG. Register for this under the BLS number if you want
+it to count towards BLS. Register for this under the GEN number
+if you want it to count towards GEN.</t>
+  </si>
+  <si>
+    <t>BLS-280-01</t>
+  </si>
+  <si>
+    <t>Social Studies Ed &amp; Democracy</t>
+  </si>
+  <si>
+    <t>Seltzer-Kelly, Deborah</t>
+  </si>
+  <si>
+    <t>HPR</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Register for this under the BLS number if you want it to count
+towards BLS.  Register for this under the EDU number if you want
+it to count towards EDU.</t>
+  </si>
+  <si>
+    <t>BLS-280-02</t>
+  </si>
+  <si>
+    <t>Governing Wabash</t>
+  </si>
+  <si>
+    <t>M W F  2:00PM-3:00PM</t>
+  </si>
+  <si>
+    <t>Gelbman, Shamira</t>
+  </si>
+  <si>
+    <t>BSC, GCJD</t>
+  </si>
+  <si>
+    <t>NEW COURSE pending final approval by faculty on 11/3/2026. We
+often refer to Wabash College as a community -
+and, like in any community, the College's politics
+and governance play an important role in shaping
+the experiences of its members. In this course
+we'll examine how Wabash is governed; that is,
+we'll explore the variety of institutions and
+processes that help produce decisions for the
+College community, from the Board of Trustees and
+faculty meetings to campus activism and student
+government. Through reading, discussion, meetings
+with key figures in Wabash College governance,
+research in the College archives, and other
+activities, we'll delve into specific instances of
+communal decision-making from the 1830s to the
+present to understand why Wabash operates as it
+does, how historical events have shaped the
+College's development, how certain campus
+traditions came into being (and why some have
+disappeared), and the ways in which Wabash's
+governance practices hinder and promote equity and
+inclusion.
+Students who want it to count as BLS, should sign up under the
+BLS number.  Students who want it to count as PSC, should sign up
+under the PSC number.</t>
+  </si>
+  <si>
+    <t>BLS-283-01</t>
+  </si>
+  <si>
+    <t>Philosophy of Race</t>
+  </si>
+  <si>
+    <t>Montiel, Jorge</t>
+  </si>
+  <si>
+    <t>If you want it to count towards BLS, sign up under the BLS
+number.  If you want it to count as PHI, sign up under the PHI
+number.  If you want it to count as PPE, sign up under the PHI
+number.</t>
+  </si>
+  <si>
+    <t>BLS-288-01</t>
+  </si>
+  <si>
+    <t>Educational Policy &amp; Eval</t>
+  </si>
+  <si>
+    <t>M W  1:10PM-3:25PM</t>
+  </si>
+  <si>
+    <t>QL</t>
+  </si>
+  <si>
+    <t>If you want this to count as BLS, sign up under the BLS number.
+If you want this to count as EDU, sign up under the EDU number.</t>
+  </si>
+  <si>
+    <t>BLS-300-01</t>
+  </si>
+  <si>
+    <t>Black People in Latin America</t>
+  </si>
+  <si>
+    <t>Pliego Campos, Noe</t>
+  </si>
+  <si>
+    <t>Approximately eleven million people from Africa arrived as
+enslaved people to Latin America due to the Transatlantic Slave
+Trade and another set arrived as part of the European
+conquistadores. This fact alone reflects the diversity of life
+experiences of peoples understood as diasporic Africans or Black
+within Latin America. Furthermore, the history of these Africans
+and their descendants as well as the larger Black diaspora in
+Latin America is critical to understanding the histories of
+freedom, citizenship, democracy, and race in the region. In this
+course, students will read secondary sources as well as primary
+sources produced by and about Black Latin Americans to gain an
+understanding of the histories of Black peoples in Latin America
+from colonization to the twentieth century.  
+If you want this to count as BLS, sign up under the BLS number.
+If you want this to
+count as HIS, sign up under the HIS number.</t>
+  </si>
+  <si>
+    <t>BLS-300-02</t>
+  </si>
+  <si>
+    <t>Studies in Multicult/Nat'l Lit</t>
+  </si>
+  <si>
+    <t>Lake, Tim</t>
+  </si>
+  <si>
+    <t>Students who want this to count as ENG, should sign up under the
+ENG number.  Students who want this to count towards BLS, should
+sign up under the BLS number.</t>
+  </si>
+  <si>
+    <t>BLS-401-01</t>
+  </si>
+  <si>
+    <t>Capstone Seminar</t>
+  </si>
+  <si>
+    <t>CHE-101-01</t>
+  </si>
+  <si>
+    <t>Survey of Chemistry</t>
+  </si>
+  <si>
+    <t>CHE</t>
+  </si>
+  <si>
+    <t>Chemistry</t>
+  </si>
+  <si>
+    <t>M W F  11:00AM-11:50AM</t>
+  </si>
+  <si>
+    <t>Porter, Lon - Taylor, Ann - Dalton, Evan</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>CHE-101L-01</t>
+  </si>
+  <si>
+    <t>Survey Chemistry Lab</t>
+  </si>
+  <si>
+    <t>Taylor, Ann</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>CHE-101L-02</t>
+  </si>
+  <si>
+    <t>Porter, Lon</t>
+  </si>
+  <si>
+    <t>CHE-101L-03</t>
+  </si>
+  <si>
+    <t>Dalton, Evan</t>
+  </si>
+  <si>
+    <t>CHE-241-01</t>
+  </si>
+  <si>
+    <t>Inorganic Chemistry</t>
+  </si>
+  <si>
+    <t>Porter, Lon - Scanlon, Joe</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>CHE-241L-01</t>
+  </si>
+  <si>
+    <t>Inorganic Chemistry Lab</t>
+  </si>
+  <si>
+    <t>CHE-241L-02</t>
+  </si>
+  <si>
+    <t>Scanlon, Joe</t>
+  </si>
+  <si>
+    <t>CHE-241L-03</t>
+  </si>
+  <si>
+    <t>CHE-321-01</t>
+  </si>
+  <si>
+    <t>Organic Chemistry II</t>
+  </si>
+  <si>
+    <t>Wysocki, Laura</t>
+  </si>
+  <si>
+    <t>CHE-321L-01</t>
+  </si>
+  <si>
+    <t>Organic Chem II Lab</t>
+  </si>
+  <si>
+    <t>CHE-321L-02</t>
+  </si>
+  <si>
+    <t>CHE-321L-03</t>
+  </si>
+  <si>
+    <t>CHE-331-01</t>
+  </si>
+  <si>
+    <t>Analytical Chemistry</t>
+  </si>
+  <si>
+    <t>CHE-331L-01</t>
+  </si>
+  <si>
+    <t>Analytical Chemistry Lab</t>
+  </si>
+  <si>
+    <t>CHE-361-01</t>
+  </si>
+  <si>
+    <t>Biochemistry</t>
+  </si>
+  <si>
+    <t>TU TH  8:00AM-9:15AM</t>
+  </si>
+  <si>
+    <t>Novak, Wally - Taylor, Ann</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>CHE-361L-01</t>
+  </si>
+  <si>
+    <t>Biochemistry Lab</t>
+  </si>
+  <si>
+    <t>Novak, Wally</t>
+  </si>
+  <si>
+    <t>CHE-361L-02</t>
+  </si>
+  <si>
+    <t>CHE-361L-03</t>
+  </si>
+  <si>
+    <t>CHE-451-01</t>
+  </si>
+  <si>
+    <t>Advanced Physical Chemistry</t>
+  </si>
+  <si>
+    <t>3/5/27</t>
+  </si>
+  <si>
+    <t>0.50</t>
+  </si>
+  <si>
+    <t>This course will examine a variety of advanced physical chemistry
+topics including quantum mechanical tunneling, Hückel theory,
+group theory with applications to molecular orbitals and IR
+spectroscopy, and reaction kinetics and mechanisms. Students will
+read and present relevant journal articles.  This is a first-half
+semester course</t>
+  </si>
+  <si>
+    <t>CHE-461G-01</t>
+  </si>
+  <si>
+    <t>CHE-471-01</t>
+  </si>
+  <si>
+    <t>Computational Chemistry</t>
+  </si>
+  <si>
+    <t>3/15/27</t>
+  </si>
+  <si>
+    <t>2nd Half Semester Course
+This course is designed as an introduction to the many
+applications of computational chemistry. The background theory of
+theories and basis sets will be discussed so that the proper
+method for each chemical topic can be chosen. Students will learn
+about the different types of calculations and what information
+can be obtained from them. The focus of the course will be to
+showcase how to use computational chemistry to solve chemical
+problems. Students will run calculations to answer chemical
+questions.</t>
+  </si>
+  <si>
+    <t>CHI-102-01</t>
+  </si>
+  <si>
+    <t>Elementary Chinese II</t>
+  </si>
+  <si>
+    <t>CHI</t>
+  </si>
+  <si>
+    <t>Chinese</t>
+  </si>
+  <si>
+    <t>WL</t>
+  </si>
+  <si>
+    <t>CHI-102L-01</t>
+  </si>
+  <si>
+    <t>Elementary Chinese II Lab</t>
+  </si>
+  <si>
+    <t>W  2:10PM-3:00PM</t>
+  </si>
+  <si>
+    <t>Lee, Iris</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>CHI-102L-02</t>
+  </si>
+  <si>
+    <t>W  3:10PM-4:00PM</t>
+  </si>
+  <si>
+    <t>CHI-102L-03</t>
+  </si>
+  <si>
+    <t>TH  2:40PM-3:55PM</t>
+  </si>
+  <si>
+    <t>CHI-202-01</t>
+  </si>
+  <si>
+    <t>Intermediate Chinese II</t>
   </si>
   <si>
     <t>DET 112</t>
   </si>
   <si>
-    <t>M W F  10:00AM-10:50AM</t>
-[...294 lines deleted...]
-    <t>BIO-401-01</t>
+    <t>CHI-202L-01</t>
+  </si>
+  <si>
+    <t>Intermediate Chinese II Lab</t>
+  </si>
+  <si>
+    <t>M  3:10PM-4:00PM</t>
+  </si>
+  <si>
+    <t>CHI-202L-02</t>
+  </si>
+  <si>
+    <t>TU  2:40PM-3:55PM</t>
+  </si>
+  <si>
+    <t>CHI-311-01</t>
+  </si>
+  <si>
+    <t>WL, LFA</t>
+  </si>
+  <si>
+    <t>Chinese Calligraphy is repeatable. Each semester we focus on a
+different script. This coming spring we will focus on the Seal
+Script, the most anscient Chinese script. Chinese characters,
+with a history of 3,000 years, have influenced other cultures
+such as Japan, Korea, and Vietnam. This course is designed for
+students who are interested in Chinese language and culture,
+especially Chinese characters or Chinese calligraphy. The main
+goal of this course is to create a safe and supportive
+environment for students to learn about the art of Chinese
+calligraphy, practice what they love, and create their own
+quality works. Students will also learn traditional Chinese
+culture and Chinese characters along the way. Therefore, this
+course consists of traditional Chinese culture (20%), Chinese
+characters study (20%), and calligraphy projects (60%). Taught in
+English. Students taking the course for Chinese credit work more
+extensively with Chinese-language materials; students taking
+course for Asian Studies credit do not need Chinese language
+background.
+Register for this under the CHI number if you want it to count
+towards CHI. Register for this under the ASI number if you want
+it to count towards ASI.</t>
+  </si>
+  <si>
+    <t>CLA-112G-01</t>
+  </si>
+  <si>
+    <t>Pompeii: Life in a Roman City</t>
+  </si>
+  <si>
+    <t>CLA</t>
+  </si>
+  <si>
+    <t>Classics</t>
+  </si>
+  <si>
+    <t>Hartnett, Jeremy</t>
+  </si>
+  <si>
+    <t>Destroyed and thus also preserved by the eruption of Mount
+Vesuvius in 79 CE, Pompeii offers an extremely rich document of
+Roman life. This seminar-style course concentrates on the primary
+evidence of graffiti, historical documents, wall paintings,
+artifacts, and other archaeological remains from the world's most
+famous archaeological site - together with its lesser-known
+cousin, Herculaneum - to shed light on Roman culture and society.
+We will explore the experience of everyday Romans across a number
+of realms: entertainment, politics, commerce, deviance, housing,
+religion, slavery, leisure, industry, commerce, and many more.
+Register for this under the CLA number if you want it to count
+towards CLA. Register for this under the HIS number if you want
+it to count towards HIS.</t>
+  </si>
+  <si>
+    <t>CLA-112G-01SR</t>
+  </si>
+  <si>
+    <t>CLA-113-01</t>
+  </si>
+  <si>
+    <t>Ancient Athletics</t>
+  </si>
+  <si>
+    <t>DET 209</t>
+  </si>
+  <si>
+    <t>Boivin, Ted</t>
+  </si>
+  <si>
+    <t>HPR, LFA</t>
+  </si>
+  <si>
+    <t>From the first Olympic Games to the bloodsport of the Roman
+Colosseum, competition and spectacle were inseparable from the
+cultures of Ancient Greece and Rome. Athletics were embedded in
+the religious, political, and cultural landscape of Greece, both
+uniting city-states under the Olympic Truce and a Panhellenic
+identity, and providing space to one-up each other in physical
+prowess, monumental building, and victory songs. The Romans
+popularized the arena where professional gladiators, condemned
+criminals, and persecuted Christians fought and died for the
+entertainment of the masses. This course examines the cultural
+ideals, athletic practices, professional standards, community
+identities, and human costs of ancient sports with an emphasis on
+comparisons to modern athletics. Ultimately we aim to answer the
+simple question: what can we learn about a society from its
+sports?
+CLA-113-01 is for FR, SO and JR only.  If you are a FR, SO, or JR
+sign up under the 01 section.  If you are a senior, sign up under
+the 01SR section.</t>
+  </si>
+  <si>
+    <t>CLA-113-01SR</t>
+  </si>
+  <si>
+    <t>From the first Olympic Games to the bloodsport of the Roman
+Colosseum, competition and spectacle were inseparable from the
+cultures of Ancient Greece and Rome. Athletics were embedded in
+the religious, political, and cultural landscape of Greece, both
+uniting city-states under the Olympic Truce and a Panhellenic
+identity, and providing space to one-up each other in physical
+prowess, monumental building, and victory songs. The Romans
+popularized the arena where professional gladiators, condemned
+criminals, and persecuted Christians fought and died for the
+entertainment of the masses. This course examines the cultural
+ideals, athletic practices, professional standards, community
+identities, and human costs of ancient sports with an emphasis on
+comparisons to modern athletics. Ultimately we aim to answer the
+simple question: what can we learn about a society from its
+sports?
+CLA-113-01SR is for seniors only. If you are a FR, SO, or JR,
+sign up under the 01 section. If you are a senior, sign up under
+the 01SR section.</t>
+  </si>
+  <si>
+    <t>CLA-113-02</t>
+  </si>
+  <si>
+    <t>Daily Life in Ancient Greece</t>
+  </si>
+  <si>
+    <t>Kopestonsky, Theodora</t>
+  </si>
+  <si>
+    <t>Daily Life in ancient Greece will concentrate on the height of
+Greek culture during the late Archaic and Classical periods from
+the 6th through 4th centuries B.C.E. Each week we will discuss
+one major component that frames and affects the life of an
+individual residing in ancient Greece-government and political
+life, environment, health/disease, social hierarchy, family,
+warfare, religion, fine arts, philosophy, science, economy and
+trade, gender, and more. Our attention will be focused on Athens
+due to its level of preservation (archaeological and textual),
+but other city-states will be included. We will take an
+interdisciplinary approach in interpreting the ancient Greek
+world utilizing textual, epigraphic, iconographic,
+archaeological, and anthropological material/methods.  That is,
+expect to engage with a lot of different types of materials and
+to attempt to do some re-creations of ancient practices. 
+FR, SO, and JR should sign up under the 01 section.  Seniors
+should sign up under the 01SR section.</t>
+  </si>
+  <si>
+    <t>CLA-113-02SR</t>
+  </si>
+  <si>
+    <t>CLA-162-01</t>
+  </si>
+  <si>
+    <t>New Testament</t>
+  </si>
+  <si>
+    <t>CEN 215</t>
+  </si>
+  <si>
+    <t>Campbell, Warren</t>
+  </si>
+  <si>
+    <t>CLA-213-01</t>
+  </si>
+  <si>
+    <t>Augustus: Birth of Empire</t>
+  </si>
+  <si>
+    <t>When Julius Caesar was assassinated on March 15th, 44 BCE, he
+left a godlike legacy and a gaping power vacuum. The man who
+emerged from a decade of civil war as Rome's first emperor was
+the least likely candidate - Caesar's sickly nephew Octavian, who
+eventually took the name Augustus. This course traces Augustus'
+rise to power, refoundation of Rome, and propaganda campaign,
+with major topics including Roman warfare, epic poetry,
+monumental architecture, new artistic models, and political
+revolution. We will investigate how and why the Roman Republic
+fell, how Augustus built and maintained his power, and what
+legacy the first emperor of Rome left behind. Key to the course
+is Vergil's Aeneid, Rome's national epic linking the Age of
+Augustus to the city's mythic foundations.</t>
+  </si>
+  <si>
+    <t>CLA-400-01</t>
   </si>
   <si>
     <t>Senior Seminar</t>
   </si>
   <si>
-    <t>HAY 001</t>
-[...67 lines deleted...]
-    <t>The American Revolution</t>
+    <t>COL-402-01</t>
+  </si>
+  <si>
+    <t>Important Books</t>
+  </si>
+  <si>
+    <t>COL</t>
+  </si>
+  <si>
+    <t>Colloquium</t>
+  </si>
+  <si>
+    <t>W  7:30PM-9:30PM</t>
+  </si>
+  <si>
+    <t>Mikek, Peter - Blix, David</t>
+  </si>
+  <si>
+    <t>CSC-101-01</t>
+  </si>
+  <si>
+    <t>Intro to Computer Science</t>
+  </si>
+  <si>
+    <t>CSC</t>
+  </si>
+  <si>
+    <t>Computer Science</t>
+  </si>
+  <si>
+    <t>GOO 101</t>
+  </si>
+  <si>
+    <t>McKinney, Colin</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>CSC-101-02</t>
+  </si>
+  <si>
+    <t>Deng, Qixin</t>
+  </si>
+  <si>
+    <t>CSC-111-01</t>
+  </si>
+  <si>
+    <t>Intro to Programming</t>
+  </si>
+  <si>
+    <t>Yoon, Ryeongkyung</t>
+  </si>
+  <si>
+    <t>CSC-211-01</t>
+  </si>
+  <si>
+    <t>Intro to Data Structures</t>
+  </si>
+  <si>
+    <t>CSC-235-01</t>
+  </si>
+  <si>
+    <t>Stochastic Simulation</t>
+  </si>
+  <si>
+    <t>Westphal, Chad</t>
+  </si>
+  <si>
+    <t>Students who want this to count as MAT, should sign up under the
+MAT number.  Students who want this to count towards CSC, should
+sign up under the CSC number. Students who want this to count
+towards PHY, should sign up under the PHY number.</t>
+  </si>
+  <si>
+    <t>CSC-243-01</t>
+  </si>
+  <si>
+    <t>Algorithm Design and Analysis</t>
+  </si>
+  <si>
+    <t>Ansaldi, Katie</t>
+  </si>
+  <si>
+    <t>CSC-271-01</t>
+  </si>
+  <si>
+    <t>Physical Computing and IoT</t>
+  </si>
+  <si>
+    <t>This course introduces the design and development of connected
+computing devices that interact with the physical world. Students
+learn to integrate microcontrollers, sensors, actuators, user
+interfaces, wireless communication, and networked services to
+create complete hardware-software systems. Through a sequence of
+hands-on builds, students explore physical computing,
+event-driven programming, data collection, networking, and the
+design and testing of reliable devices while documenting their
+work in an engineering notebook. The course culminates in an
+open-ended design project in which students identify a problem,
+propose and prototype a solution, and integrate hardware,
+software, and networked or backend components into a functional
+connected product</t>
+  </si>
+  <si>
+    <t>CSC-362-01</t>
+  </si>
+  <si>
+    <t>Operating Systems</t>
+  </si>
+  <si>
+    <t>DV3-252-01</t>
+  </si>
+  <si>
+    <t>Stats for Social Sciences</t>
+  </si>
+  <si>
+    <t>DV3</t>
+  </si>
+  <si>
+    <t>Division III</t>
+  </si>
+  <si>
+    <t>Bhattacharjee, Sharbani</t>
+  </si>
+  <si>
+    <t>ECO-101-01</t>
+  </si>
+  <si>
+    <t>Principles of Economics</t>
+  </si>
+  <si>
+    <t>ECO</t>
+  </si>
+  <si>
+    <t>Economics</t>
   </si>
   <si>
     <t>BAX 114</t>
   </si>
   <si>
-    <t>Calhoun, Jake</t>
-[...662 lines deleted...]
-    <t>Dunaway, Eric</t>
+    <t>Ulpts, Ole</t>
   </si>
   <si>
     <t>ECO-101-02</t>
   </si>
   <si>
-    <t>Ulpts, Ole</t>
+    <t>Snow, Nick</t>
   </si>
   <si>
     <t>ECO-101-03</t>
   </si>
   <si>
     <t>ECO-101-04</t>
   </si>
   <si>
     <t>BAX 311</t>
   </si>
   <si>
-    <t>Saha, Sujata</t>
-[...11 lines deleted...]
-    <t>Game Theory</t>
+    <t>ECO-205-01</t>
+  </si>
+  <si>
+    <t>History of Economic Thought</t>
+  </si>
+  <si>
+    <t>BSC, HPR</t>
+  </si>
+  <si>
+    <t>Students should sign up for ECO number for it to count as ECO.
+Students should sign up for HIS number for it to count as HIS. 
+Students should sign up for PPE number for it to count as PPE.</t>
+  </si>
+  <si>
+    <t>ECO-220-01</t>
+  </si>
+  <si>
+    <t>Students who want this to count as ASI, should sign up under the
+ASI number.  Students who want this to count towards ECO, should
+sign up under the ECO number.</t>
+  </si>
+  <si>
+    <t>ECO-251-01</t>
+  </si>
+  <si>
+    <t>Economic Approach with Excel</t>
   </si>
   <si>
     <t>BSC, QL</t>
   </si>
   <si>
-    <t>ECO-251-01</t>
-[...10 lines deleted...]
-  <si>
     <t>ECO-253-01</t>
   </si>
   <si>
     <t>Intro to Econometrics</t>
   </si>
   <si>
     <t>Byun, Christie</t>
   </si>
   <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Students who want it to count as ECO, sign up under the ECO
+number.  Students who want it to count as PPE, sign up under the
+PPE number.</t>
+  </si>
+  <si>
+    <t>ECO-253-02</t>
+  </si>
+  <si>
+    <t>Students who want it to count as ECO, should sign up under the
+ECO number.  Students who want it to count as PPE, should sign up
+under the PPE number.</t>
+  </si>
+  <si>
     <t>ECO-258-01</t>
   </si>
   <si>
-    <t>Seminar on James Buchanan</t>
-[...19 lines deleted...]
-matters for today within a PPE framework.</t>
+    <t>Pills, Poverty &amp; Pandemics</t>
+  </si>
+  <si>
+    <t>This course applies economic reasoning to global health, focusing
+on low- and middle-income countries and on health challenges that
+cross national borders. Students will examine the global burden
+of disease, the large and persistent inequalities in health
+across countries, and the two-way relationship between health and
+economic development. Building on principles of microeconomics,
+the course introduces accessible models of health valuation,
+cost-effectiveness, externalities, global public goods, and
+incentives, and applies them to major infectious diseases such as
+malaria, HIV/AIDS, and tuberculosis, as well as to pandemics and
+emerging infectious diseases. Students will explore how
+households make decisions about prevention and treatment, and how
+policymakers set priorities with limited budgets. The course also
+covers access to medicines, health workers and the quality of
+care, health system financing, and the role of foreign aid in
+improving health worldwide. Through problem solving, case
+studies, and discussion of real-world evidence, students will
+learn to evaluate global health policies and their economic
+trade-offs.
+Register for this under the ECO number if you want it to count
+towards ECO. Register for this under the GHL number if you want
+it to count towards GHL. Register for this under the PPE number
+if you want
+it to count towards PPE.</t>
+  </si>
+  <si>
+    <t>ECO-258-02</t>
+  </si>
+  <si>
+    <t>Political Economy: Migration</t>
+  </si>
+  <si>
+    <t>Burnette, Joyce</t>
+  </si>
+  <si>
+    <t>Immigration is an important current issue across the globe as
+well as in the US, and past migrations have shaped history. This
+class will study the economic causes and consequences of
+migration. While the economics of migration will be the primary
+focus, we will also consider the politics and ethics of migration
+policy. We will study how politics have shaped migration policy,
+and how policy shapes outcomes.
+Students who want this to count as ECO, should sign up under the
+ECO number.  Students who want this to count towards PPE, should
+sign up under the PPE number.</t>
+  </si>
+  <si>
+    <t>ECO-262-01</t>
+  </si>
+  <si>
+    <t>Financial Markets &amp; Inst</t>
   </si>
   <si>
     <t>ECO-277-01</t>
   </si>
   <si>
-    <t>Economics of Popular Music</t>
-[...22 lines deleted...]
-    <t>Pol Econ of Crime &amp; Punishment</t>
+    <t>Introduction to Growth Theory</t>
+  </si>
+  <si>
+    <t>BAX 212</t>
+  </si>
+  <si>
+    <t>Mikek, Peter</t>
+  </si>
+  <si>
+    <t>Why is Argentina no longer among the most developed countries in
+the world? Why are the Irish richer than Americans? Why can some
+African countries not afford the vaccinations they need? These
+are the types of questions we will explore in this class. They
+clearly indicate that economic growth is absolutely central to
+our material well-being (and sometimes not only material
+well-being).  We will study the most important determinants of
+economic growth, paying special attention to technological
+progress and productivity. We will also consider alternative
+economic policies designed to improve human material well-being.
+By analyzing historical datasets and cross-country comparisons,
+we will learn about the cultural and institutional context of
+economic growth. This will be an extremely interactive class
+utilizing a broad set of pedagogical approaches to explore what
+truly matters for our communal welfare in the long run.</t>
+  </si>
+  <si>
+    <t>ECO-277-02</t>
+  </si>
+  <si>
+    <t>Economics of Education</t>
+  </si>
+  <si>
+    <t>This course provides an introduction to the economics of
+education. Its central theme is the formation of human capital,
+from early childhood through K-12 and beyond, and how it shapes
+both schooling outcomes and later-life outcomes such as wages,
+unemployment, and crime. Particular attention is paid to
+inequality: why students from different socioeconomic backgrounds
+perform differently on achievement tests, and what can be done to
+close these gaps. The course also evaluates education policies
+and interventions in the US and abroad, including school funding,
+teacher quality, class size, and school choice. Throughout the
+semester, students will read and discuss research articles and
+develop an intuitive understanding of how economists measure the
+causal effects of education policies.</t>
+  </si>
+  <si>
+    <t>ECO-277-03</t>
+  </si>
+  <si>
+    <t>Political Economy of Crisis</t>
   </si>
   <si>
     <t>D'Amico, Daniel</t>
   </si>
   <si>
-    <t>BSC, GCJD</t>
-[...3 lines deleted...]
-punishment through the analytical tool kit of political economy.
+    <t>This class will investigate the social phenomena of crisis and
+response through the analytical tool kit of political economy.
 Students will learn a variety of theoretical approaches and apply
-them to understand and explain historic and contemporary trends.
+them to understand and explain historic and contemporary trends
+in how communities endure and react to different forms of crisis.
 Theoretical approaches will include rational and strategic
 decision making, public goods theory, bureaucratic incentives,
 comparative institutional analysis, and industrial organization.
 Key applied topics covered during the semester will include
-criminal behavior, the historic origins of criminal law and law
-[...25 lines deleted...]
-policy issues.</t>
+business cycles of recession and depression, war and military
+conflicts, natural disasters and pandemics. Students will
+investigate how the different spheres of institutional
+decision-making in society (political, economic and
+socio-cultural) are each affected by, interact, and react to
+crisis.
+Students who want this to count as ECO, should sign up under the
+ECO number.  Students who want this to count towards PPE, should
+sign up under the PPE number.</t>
   </si>
   <si>
     <t>ECO-291-01</t>
   </si>
   <si>
     <t>Intermediate Micro Theory</t>
   </si>
   <si>
-    <t>Burnette, Joyce</t>
-[...7 lines deleted...]
-  <si>
     <t>ECO-292-01</t>
   </si>
   <si>
     <t>Intermediate Macroeconomics</t>
   </si>
   <si>
-    <t>Mikek, Peter</t>
+    <t>17</t>
   </si>
   <si>
     <t>ECO-292-02</t>
   </si>
   <si>
+    <t>ECO-332-01</t>
+  </si>
+  <si>
+    <t>Labor Economics</t>
+  </si>
+  <si>
+    <t>EDU-101-01</t>
+  </si>
+  <si>
+    <t>Intro Child &amp; Adolescent Devel</t>
+  </si>
+  <si>
+    <t>EDU</t>
+  </si>
+  <si>
+    <t>Education Studies</t>
+  </si>
+  <si>
+    <t>Stuckey, Julie</t>
+  </si>
+  <si>
+    <t>EDU-230-01</t>
+  </si>
+  <si>
+    <t>Sor &amp; Adolescent Lit</t>
+  </si>
+  <si>
+    <t>This course examines adolescent literacy through the lens of the
+Science of Reading (SOR) and includes a brief overview of early
+literacy development to establish a foundation for understanding
+how literacy skills develop in grades 4-12 as they transition
+from "learning to read" to "reading to learn." During this stage,
+students are expected to apply and expand their literacy skills
+as they encounter increasingly complex vocabulary, texts,
+comprehension tasks, fluency demands, and writing expectations.
+Throughout the semester, students will engage with a variety of
+literacy materials, including fiction, nonfiction,
+discipline-specific textbooks, and nontraditional and digital
+formats such as fan fiction, podcasts, and blogs. Students will
+identify and analyze the literacy demands and potential barriers
+associated with different genres and formats, with particular
+attention to vocabulary, fluency, comprehension, and writing.
+The course addresses the needs of a diverse range of learners,
+including general education students, English language learners,
+students requiring literacy interventions, and students with
+other educational needs. Special attention will be given to
+integrating literacy instruction into discipline-specific
+classrooms and helping content-area educators support students'
+literacy development while teaching discipline knowledge. The
+course will also explore how literacy is evolving in an
+increasingly digital and multimodal world, including the
+opportunities and challenges presented by new forms of reading,
+writing, and communication.  Open to any student; meets the
+curriculum and pedagogy requirement for Education Studies minors.</t>
+  </si>
+  <si>
+    <t>EDU-230G-01</t>
+  </si>
+  <si>
+    <t>Students will work with Artist-In-Residence Justin Favela, a
+well-known Guatemalan- Mexican- American Artist whose work is
+about identity, place, and culture. He mixes popular culture with
+traditional piñata making techniques to create large scale murals
+with a recent installation at the Smithsonian link here. Students
+will work closely with Favela in the gallery during his
+installation, research his work, influences and become fluent in
+his process. A central component of the course focuses on
+gallery-based arts learning and K-12 engagement. Students will
+become the "resident experts" and design and lead guided gallery
+field trips for K-12 groups. During the second half of the
+semester, students will implement these plans by helping to lead
+exhibit tours and facilitate creative projects for visiting
+school groups students will partner with a local community
+organization to design and carry out a creative project that
+supports the organization's mission. This may include
+facilitating workshops, developing participatory art experiences,
+or contributing to community programming in collaboration with
+partners such as local libraries, museums, preschools or senior
+centers. Throughout the semester, students will explore the role
+of arts education locally and globally, examine research on the
+impact of arts learning, and engage with regional museum
+educators and arts administrators. The course emphasizes the
+development of community arts leadership skills, preparing
+students for future work in community organizations, nonprofit
+arts institutions, and educational settings while fostering
+meaningful connections between Wabash College and the broader
+community.
+Register for this under the EDU number if you want it to count
+towards EDU. Register for this under the ART number if you want
+it to count towards ART or register for this under the HSP number
+if you want it to count towards HSP..</t>
+  </si>
+  <si>
+    <t>EDU-240-01</t>
+  </si>
+  <si>
+    <t>M W  2:10PM-3:25PM</t>
+  </si>
+  <si>
+    <t>If you want this to count as EDU, sign up under the EDU number.
+If you want it to count towards BLS, sign up under the BLS
+number.</t>
+  </si>
+  <si>
+    <t>EDU-245-01</t>
+  </si>
+  <si>
+    <t>Arts Integration</t>
+  </si>
+  <si>
+    <t>In this course, we will explore one example of an educational
+policy/practice that has been adopted in selected schools and
+districts to improve student learning and/or engagement: arts
+integration. Historically, visual and performing arts activities
+have been introduced into core content instruction in U.S.
+schools to increase student interest and engagement, and to
+improve and deepen student learning. Strategies have included not
+only showing students examples of artworks and performances as a
+part of instruction, but teaching and allowing students to creat
+their own drawings, paintings, sculptures, and performances to
+demonstrate their mastery of content area skills. These
+strategies have been used not only in fields typically considered
+to overlap with the arts, such as English Language Arts and
+social studies, but also in math and science classrooms. Over the
+course of the semester, we will read and evaluate studies that
+detail effects upon student learning, and also experiment with
+modes of instruction using the arts in ways that have been
+studied.  Open to any student; meets the curriculum and pedagogy
+requirement for Education Studies minors.</t>
+  </si>
+  <si>
+    <t>EDU-250-01</t>
+  </si>
+  <si>
+    <t>Civic Literacy &amp; Democracy</t>
+  </si>
+  <si>
+    <t>Register under EDU if you want it to count towards the EDU
+department.  Register under BLS if you want it to count towards
+the BLS department.</t>
+  </si>
+  <si>
+    <t>ENG-101-01</t>
+  </si>
+  <si>
+    <t>Composition</t>
+  </si>
+  <si>
+    <t>ENG</t>
+  </si>
+  <si>
+    <t>English</t>
+  </si>
+  <si>
+    <t>CEN 300</t>
+  </si>
+  <si>
+    <t>Weston, Jacob</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>ENG-101-02</t>
+  </si>
+  <si>
+    <t>Szczeszak-Brewer, Agata</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>ENG-105-01</t>
+  </si>
+  <si>
+    <t>Intro to Poetry</t>
+  </si>
+  <si>
+    <t>1st Half Semester Course</t>
+  </si>
+  <si>
+    <t>ENG-106-01</t>
+  </si>
+  <si>
+    <t>Intro to Short Fiction</t>
+  </si>
+  <si>
+    <t>2nd Half Semester Course</t>
+  </si>
+  <si>
+    <t>ENG-110-01</t>
+  </si>
+  <si>
+    <t>Intro to Creative Writing</t>
+  </si>
+  <si>
+    <t>CEN 304</t>
+  </si>
+  <si>
+    <t>Mong, Derek</t>
+  </si>
+  <si>
+    <t>LS</t>
+  </si>
+  <si>
+    <t>ENG-121-01</t>
+  </si>
+  <si>
+    <t>Language Variation &amp; Change</t>
+  </si>
+  <si>
+    <t>Hardy, Jane</t>
+  </si>
+  <si>
+    <t>2nd Half Semester Course
+Students who want this to count as MLL, should sign up under the
+MLL number.  Students who want this to count towards ENG, should
+sign up under the ENG number.</t>
+  </si>
+  <si>
+    <t>ENG-122-01</t>
+  </si>
+  <si>
+    <t>Modern Linguistics</t>
+  </si>
+  <si>
+    <t>1st Half Semester Course
+Students who want this to count as MLL, should sign up under the
+MLL number.  Students who want this to count towards ENG, should
+sign up under the ENG number.</t>
+  </si>
+  <si>
+    <t>ENG-180G-01</t>
+  </si>
+  <si>
+    <t>Over the past decade, Chinese science fiction in translation has
+garnered attention worldwide, winning international awards and
+bringing Chinese literature to a wider audience than ever before.
+The genre is often seen as a way of representing China's
+breakneck economic and technological development in a political
+environment where censorship is the norm. This course will
+consider the development of Chinese language science fiction from
+the early twentieth century to the present. Stories will touch on
+themes ranging from cyborgs to alien invasion to environmental
+catastrophe. We will consider Chinese science fiction's unique
+contributions to both Chinese literary tradition and global
+science fiction. All readings will be in English.
+Students should sign up for the ENG number for it to count as
+ENG. Students should sign up under the ASI number for it to count
+as ASI.</t>
+  </si>
+  <si>
+    <t>ENG-190-01</t>
+  </si>
+  <si>
+    <t>ENG-210-01</t>
+  </si>
+  <si>
+    <t>How to Write/Publish Long Poem</t>
+  </si>
+  <si>
+    <t>How to Write (&amp; Publish) a Long Poem: With warfare. In Eden.
+Slaying monsters. In love. These are just a few of the answers
+that poets have offered to the first half of this course title.
+The best answer, though, is the one that you provide yourself. In
+this Special Topics course in Creative Writing, you'll channel
+your inner bard, Muse, or blogger to write a single poem over the
+course of the semester. That poem might consist of shorter poems
+strung into a sequence. It might be a fantasy epic, a stage
+confessional, or the next YouTube hit. Whatever you choose,
+you'll also learn about publishing-the course title's second
+half-by working on At Length, a nationally acclaimed journal of
+long work, co-edited by Prof. Mong, that has been written up in
+The New Yorker and The Wall Street Journal. No previous creative
+writing experience is needed-I promise!
+This course is taught in conjunction with ENG 390. Students
+taking ENG 390 will receive additional work.</t>
+  </si>
+  <si>
+    <t>ENG-210-02</t>
+  </si>
+  <si>
+    <t>Playwriting &amp; Screenwriting</t>
+  </si>
+  <si>
+    <t>Peterson, K.T.</t>
+  </si>
+  <si>
+    <t>Students who want this to count as THE, should sign up under the
+THE number.  Students who want this to count towards ENG, should
+sign up under the ENG number.</t>
+  </si>
+  <si>
+    <t>ENG-238-01</t>
+  </si>
+  <si>
+    <t>Intro English Lit After 1900</t>
+  </si>
+  <si>
+    <t>ENG-250-01</t>
+  </si>
+  <si>
+    <t>ENG-270-01</t>
+  </si>
+  <si>
+    <t>War and Literature</t>
+  </si>
+  <si>
+    <t>How do war literature and film engage questions of what it means
+to live a meaningful life in the face of personal and political
+violence? The course will explore representations of war and
+genocide in world literatures and film.</t>
+  </si>
+  <si>
+    <t>ENG-298-01</t>
+  </si>
+  <si>
+    <t>Business &amp; Technical Writing</t>
+  </si>
+  <si>
+    <t>ENG-310-01</t>
+  </si>
+  <si>
+    <t>The Classic Stage</t>
+  </si>
+  <si>
+    <t>Cherry, Jim</t>
+  </si>
+  <si>
+    <t>Students should sign up under the ENG number if they want it to
+count towards ENG.  Students should sign up under the THE number
+if they want it to count towards THE.</t>
+  </si>
+  <si>
+    <t>ENG-360-01</t>
+  </si>
+  <si>
+    <t>Register for this under the ENG number if you want it to count
+towards ENG. Register for this under the BLS number if you want
+it to count towards BLS.</t>
+  </si>
+  <si>
+    <t>ENG-390-01</t>
+  </si>
+  <si>
+    <t>How to Write (&amp; Publish) a Long Poem: With warfare. In Eden.
+Slaying monsters. In love. These are just a few of the answers
+that poets have offered to the first half of this course title.
+The best answer, though, is the one that you provide yourself. In
+this Special Topics course in Creative Writing, you'll channel
+your inner bard, Muse, or blogger to write a single poem over the
+course of the semester. That poem might consist of shorter poems
+strung into a sequence. It might be a fantasy epic, a stage
+confessional, or the next YouTube hit. Whatever you choose,
+you'll also learn about publishing-the course title's second
+half-by working on At Length, a nationally acclaimed journal of
+long work, co-edited by Prof. Mong, that has been written up in
+The New Yorker and The Wall Street Journal. No previous creative
+writing experience is needed-I promise!
+This course is taught in conjunction with ENG 210. Students
+taking ENG 390 will receive additional work.</t>
+  </si>
+  <si>
+    <t>ENG-499-01</t>
+  </si>
+  <si>
+    <t>Capstone Portfolio</t>
+  </si>
+  <si>
+    <t>DET 226</t>
+  </si>
+  <si>
+    <t>ENS-201-01</t>
+  </si>
+  <si>
+    <t>ENS</t>
+  </si>
+  <si>
+    <t>Environmental Studies</t>
+  </si>
+  <si>
+    <t>While it is clear that human activities (e.g., burning fossil
+fuels, agriculture) have already or will soon fundamentally alter
+many essential biogeochemical processes on Earth, many questions
+remain about how plants, a crucial piece in the puzzle, will
+respond to climate change. This course will provide students with
+a crash course in the basics of climate science and will use that
+foundation to explore climate change's predicted effects on
+plants and plants' effects on climate in the coming decades and
+centuries. We will use discussions of primary literature to
+address topics including the response of photosynthesis to
+increased CO2 concentrations, warmer temperatures, and changing
+water availability; the effects of land use changes on the carbon
+cycle; plant greenhouse gas emissions; and likely implications
+for biodiversity, food security, and human health. Students
+should sign up under the ENS number for it to count as ENS.
+Students should sign up under the BIO number for it to count as
+BIO.</t>
+  </si>
+  <si>
+    <t>ENS-202-01</t>
+  </si>
+  <si>
+    <t>Political Econ of Environment</t>
+  </si>
+  <si>
+    <t>Busk, Larry</t>
+  </si>
+  <si>
+    <t>Are environmental problems best understood as "market failures"?
+Are market solutions-like carbon pricing or Coasean
+bargaining-adequate to address environmental concerns? Do
+traditional theories of economic value properly account for the
+"free gifts" of nature, such as ecosystem services? Who should
+pay for the loss and damage incurred by environmental harms? Can
+economic growth continue indefinitely on a planet with finite
+resources? This course will address these and other related
+questions through a sustained engagement with both historical and
+contemporary work in politics, economics, philosophy, social
+ecology, and history. 
+Register with the PHI number to count this
+course toward PHI. Register with the ENS number to count it
+toward ENS. Register with the PPE number to count it toward PPE.</t>
+  </si>
+  <si>
+    <t>ENS-202-03</t>
+  </si>
+  <si>
+    <t>Ecotheology</t>
+  </si>
+  <si>
+    <t>Nelson, Derek</t>
+  </si>
+  <si>
+    <t>This is a course on theology focusing on the relation of the
+"natural" world to God. For most of human history, people needed
+to think of their protection from the threats of the natural
+world: its storms, its sun, its droughts, and so on. But today
+the arrow of influence has changed. The world needs to be
+protected from the human being: its waste, its combustion
+engines, its pollution. Ecotheology examines ways that religious
+faith shapes, strengthens, sometimes undercuts, and always
+affects efforts at living humanely in the natural world. "Oikos",
+from which the prefix "eco-" comes means "home", and some
+attention will be given in class to the ways that "home" can
+function theologically at a moment of global climate crisis.
+Students should register under ENS number for it to count as ENS.
+Students should register under the REL number for it to count as
+REL.</t>
+  </si>
+  <si>
+    <t>FRC-101-01</t>
+  </si>
+  <si>
+    <t>Enduring Questions</t>
+  </si>
+  <si>
+    <t>FRC</t>
+  </si>
+  <si>
+    <t>Freshman Colloquium</t>
+  </si>
+  <si>
+    <t>FIN M140</t>
+  </si>
+  <si>
+    <t>Turner, William</t>
+  </si>
+  <si>
+    <t>FRC-101-02</t>
+  </si>
+  <si>
+    <t>Blix, David</t>
+  </si>
+  <si>
+    <t>FRC-101-03</t>
+  </si>
+  <si>
+    <t>BAX 301</t>
+  </si>
+  <si>
+    <t>Bost, Preston</t>
+  </si>
+  <si>
+    <t>FRC-101-04</t>
+  </si>
+  <si>
+    <t>FRC-101-05</t>
+  </si>
+  <si>
+    <t>CEN 305</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>FRC-101-06</t>
+  </si>
+  <si>
+    <t>MXI 214</t>
+  </si>
+  <si>
+    <t>McCrary, Lorraine</t>
+  </si>
+  <si>
+    <t>FRC-101-07</t>
+  </si>
+  <si>
+    <t>CLOSED</t>
+  </si>
+  <si>
     <t>BAX 201</t>
   </si>
   <si>
-    <t>ECO-361-01</t>
-[...44 lines deleted...]
-    <t>Special Educ &amp; Disability Law</t>
+    <t>FRC-101-08</t>
+  </si>
+  <si>
+    <t>GOO 006</t>
+  </si>
+  <si>
+    <t>Rosenblum, Alison</t>
+  </si>
+  <si>
+    <t>FRC-101-09</t>
+  </si>
+  <si>
+    <t>HAY 321</t>
+  </si>
+  <si>
+    <t>FRC-101-10</t>
+  </si>
+  <si>
+    <t>FRC-101-11</t>
+  </si>
+  <si>
+    <t>FRC-101-12</t>
+  </si>
+  <si>
+    <t>DET 220</t>
+  </si>
+  <si>
+    <t>Greenhalgh, Matt</t>
+  </si>
+  <si>
+    <t>FRC-101-13</t>
   </si>
   <si>
     <t>GOO 305</t>
   </si>
   <si>
-    <t>This course explores the theory and practice of federal special
-[...64 lines deleted...]
-    <t>ENG-101-02</t>
+    <t>Ross, Gaylon</t>
+  </si>
+  <si>
+    <t>FRC-101-14</t>
   </si>
   <si>
     <t>LIB LSEM</t>
   </si>
   <si>
-    <t>Benedicks, Crystal</t>
-[...85 lines deleted...]
-    <t>Business &amp; Technical Writing</t>
+    <t>FRC-101-15</t>
+  </si>
+  <si>
+    <t>FIN B012</t>
+  </si>
+  <si>
+    <t>FRC-101-16</t>
+  </si>
+  <si>
+    <t>FRC-101-17</t>
+  </si>
+  <si>
+    <t>DET 109</t>
+  </si>
+  <si>
+    <t>Kozey, Patrick</t>
+  </si>
+  <si>
+    <t>FRE-102-01</t>
+  </si>
+  <si>
+    <t>Elementary French II</t>
+  </si>
+  <si>
+    <t>FRE</t>
+  </si>
+  <si>
+    <t>French</t>
+  </si>
+  <si>
+    <t>FRE-102L-01</t>
+  </si>
+  <si>
+    <t>Elementary French II Lab</t>
+  </si>
+  <si>
+    <t>DET 128</t>
+  </si>
+  <si>
+    <t>M  8:00AM-8:50AM</t>
+  </si>
+  <si>
+    <t>Levilain, Amelie</t>
+  </si>
+  <si>
+    <t>FRE-102L-02</t>
+  </si>
+  <si>
+    <t>FRE-102L-03</t>
+  </si>
+  <si>
+    <t>TU  8:00AM-8:50AM</t>
+  </si>
+  <si>
+    <t>FRE-202-01</t>
+  </si>
+  <si>
+    <t>French Lang &amp; Francophone Cult</t>
+  </si>
+  <si>
+    <t>Quandt, Karen</t>
+  </si>
+  <si>
+    <t>FRE-202L-01</t>
+  </si>
+  <si>
+    <t>French Lng/Francophne Cult Lab</t>
+  </si>
+  <si>
+    <t>TU  2:10PM-3:30PM</t>
+  </si>
+  <si>
+    <t>FRE-202L-02</t>
   </si>
   <si>
     <t>DET 212</t>
   </si>
   <si>
-    <t>ENG-310-01</t>
-[...96 lines deleted...]
-    <t>FRE-101L-04</t>
+    <t>W  8:00AM-8:50AM</t>
+  </si>
+  <si>
+    <t>FRE-277G-01</t>
+  </si>
+  <si>
+    <t>FRE-302-01</t>
+  </si>
+  <si>
+    <t>Intro to Literature</t>
+  </si>
+  <si>
+    <t>GEN-101-01</t>
+  </si>
+  <si>
+    <t>Intro to Gender Studies</t>
+  </si>
+  <si>
+    <t>GEN</t>
+  </si>
+  <si>
+    <t>Gender Studies</t>
+  </si>
+  <si>
+    <t>GEN-206-01</t>
+  </si>
+  <si>
+    <t>World Cinema</t>
+  </si>
+  <si>
+    <t>W  1:40PM-4:00PM</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Students should sign up for GEN number if they want it to count
+towards GEN.  Students should sign up for the THE number if they
+want it to count towards THE.</t>
+  </si>
+  <si>
+    <t>GEN-273G-01</t>
+  </si>
+  <si>
+    <t>GEN-279G-01</t>
+  </si>
+  <si>
+    <t>This course will explore how the human body communicates meaning
+in various global contexts. Emphasizing non-Western physical
+practices such as yoga, we will investigate how these traditions
+have evolved over time. Performance forms we will encounter
+include Ta'ziyeh,Tai Chi, and (Teatro del Oprimido), as well as
+performance techniques with East and Southeast Asian lineages
+like Viewpoints, Suzuki and Rasa. While exploring with global
+theatrical traditions, we will explore how ideas of gender are
+interpreted and performed in non-Western contexts. Additional
+areas of focus will include mask, clowning, puppets and other
+performing objects.
+Register with the THE number if you want it to count towards THE.
+Register with the ASI number if you want it to count towards ASI.
+Register with the GEN number if you want it to count towards GEN.</t>
+  </si>
+  <si>
+    <t>GEN-283-01</t>
+  </si>
+  <si>
+    <t>History of Men and Masculinity</t>
+  </si>
+  <si>
+    <t>At various stages in the modern era, men in the Western world
+have found themselves in a state of "crisis," requiring them to
+find new ways to cope. In HIS 230-01, students study concepts of
+masculinity and men's experiences since 1750. Much of the course
+focuses on men in the Western world, with some attention given to
+masculinity in nineteenth-century colonial settings. Issues of
+privilege, dominance, and sexuality will be considered as
+students study masculinity in relation to war, boxing,
+relationships, industrialization, racism, science, family life,
+reproduction, social settings, and bodily manipulation. The
+course ends by asking if men of the 21st century have been used
+up, crushed by the modern age, or if "masculinity" has always
+been in a state of crisis.and reinvention. Students should be
+prepared to read for classes, write essay exams in class, and
+produce short papers.
+Students whould sign up for GEN number for it to
+count for GEN.  Students should sign up for HIS number for it to
+count for HIS.</t>
+  </si>
+  <si>
+    <t>GEN-283-02</t>
+  </si>
+  <si>
+    <t>Hero Or Traitor?</t>
+  </si>
+  <si>
+    <t>In this course, we'll closely examine the lives and controversial
+legacies of colonial go-betweens in Latin America. Who were these
+Indigenous women and men, and why did they guide the forces that
+subjugated their own people? Do they deserve to be celebrated for
+their bravery or shunned for their treason? We'll answer these
+questions with the aid of primary and secondary sources, paying
+particular attention to the role of gender in shaping the
+experiences, choices, power, and reputation of intermediaries.
+Students should sign up for GEN number if they want it to count
+as GEN. Students should sign up for HIS number if they want it to
+count as HIS. Students should sign up for HSP if they want it to
+count as HSP.</t>
+  </si>
+  <si>
+    <t>GEN-390-01</t>
+  </si>
+  <si>
+    <t>Gen Studies Theories &amp; Methods</t>
+  </si>
+  <si>
+    <t>GER-102-01</t>
+  </si>
+  <si>
+    <t>Elementary German II</t>
+  </si>
+  <si>
+    <t>GER</t>
+  </si>
+  <si>
+    <t>German</t>
+  </si>
+  <si>
+    <t>DET 211</t>
+  </si>
+  <si>
+    <t>Ewing, Leah</t>
+  </si>
+  <si>
+    <t>GER-102-02</t>
+  </si>
+  <si>
+    <t>GER-102L-01</t>
+  </si>
+  <si>
+    <t>Elementary German II Lab</t>
+  </si>
+  <si>
+    <t>Galle, Julius</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>GER-102L-02</t>
   </si>
   <si>
     <t>TU  2:40PM-3:30PM</t>
   </si>
   <si>
-    <t>FRE-103-01</t>
-[...23 lines deleted...]
-    <t>FRE-103L-03</t>
+    <t>GER-102L-03</t>
+  </si>
+  <si>
+    <t>GER-102L-04</t>
+  </si>
+  <si>
+    <t>GER-102L-05</t>
   </si>
   <si>
     <t>TH  8:00AM-8:50AM</t>
   </si>
   <si>
-    <t>FRE-201-01</t>
-[...746 lines deleted...]
-    <t>GHL-177-01</t>
+    <t>GER-202-01</t>
+  </si>
+  <si>
+    <t>German Language &amp; Culture</t>
+  </si>
+  <si>
+    <t>GER-202L-01</t>
+  </si>
+  <si>
+    <t>German Lang &amp; Culture Lab</t>
+  </si>
+  <si>
+    <t>TU  9:00AM-9:50AM</t>
+  </si>
+  <si>
+    <t>GER-202L-02</t>
+  </si>
+  <si>
+    <t>GER-202L-03</t>
+  </si>
+  <si>
+    <t>TH  9:00AM-9:50AM</t>
+  </si>
+  <si>
+    <t>GER-277-01</t>
+  </si>
+  <si>
+    <t>German filmmakers of the early 20th century were among the first
+to see film as an art medium rather than light entertainment, and
+many films that they produced in the interwar Weimar Era remain
+classics of world cinema. The Nazi regime effectively subverted
+film into propaganda, but a young generation of post-WWII
+filmmakers founded the New German Cinema and reinvigorated film
+as a serious form of art expression. The Reunification of East
+and West Germany in 1990 empowered a new wave of German directors
+to explore previously off-limits topics from Germany's fractious
+history. And today, German filmmakers continue to portray the
+complexities of a contemporary multicultural Germany.
+In this course, representative films from the Weimar era through
+the 2020s will serve as points of departure for discussion and
+analysis of German cultural history. We will approach the films
+both visually and textually in an attempt to grasp the
+relationship between a film and the culture in which it is
+created. All films will be shown in their original German
+versions with English intertitles or subtitles.
+Register for this under the GER number if you want it to count
+towards GER. Register for this under the ART number if you want
+it to count towards ART.</t>
+  </si>
+  <si>
+    <t>GER-302-01</t>
+  </si>
+  <si>
+    <t>GER-312-01</t>
+  </si>
+  <si>
+    <t>Sisi: Mythos Und Wahrheit</t>
+  </si>
+  <si>
+    <t>In this course, we will examine the cult figure Empress
+Elisabeth, better known as Sisi. From the real 19th century woman
+to the Heimatfilme of the 1950s to the modern-day Netflix series
+Die Kaiserin, who was Sisi? Why does she remain so popular? And
+what can we learn about pop-culture representations of real
+history and historical figures?</t>
+  </si>
+  <si>
+    <t>GER-401-01</t>
+  </si>
+  <si>
+    <t>Senior Seminar in German</t>
+  </si>
+  <si>
+    <t>GHL-103-01</t>
   </si>
   <si>
     <t>GHL</t>
   </si>
   <si>
-    <t>Global Health</t>
+    <t>GHL-103L-01</t>
+  </si>
+  <si>
+    <t>GHL-103L-02</t>
+  </si>
+  <si>
+    <t>GHL-177G-01</t>
   </si>
   <si>
     <t>GHL-219-01</t>
   </si>
   <si>
-    <t>Healing: Religion &amp; Sociology</t>
-[...46 lines deleted...]
-    <t>Beginning Greek I</t>
+    <t>GHL-310G-01</t>
+  </si>
+  <si>
+    <t>GRK-102-01</t>
+  </si>
+  <si>
+    <t>Beginning Greek II</t>
   </si>
   <si>
     <t>GRK</t>
   </si>
   <si>
     <t>Greek</t>
   </si>
   <si>
     <t>Successful completion of both GRK-101 and GRK-102 in combination
 will fulfill the World Languages distribution requirement.</t>
   </si>
   <si>
-    <t>GRK-101L-01</t>
-[...26 lines deleted...]
-    <t>World History to 1500</t>
+    <t>GRK-102L-01</t>
+  </si>
+  <si>
+    <t>Elem Greek Lab</t>
+  </si>
+  <si>
+    <t>TBA TBA-TBA</t>
+  </si>
+  <si>
+    <t>GRK-301-01</t>
+  </si>
+  <si>
+    <t>Advanced Greek Reading: Poetry</t>
+  </si>
+  <si>
+    <t>In this class we will read selections from authors who wrote in
+or about "Magna Graecia," an area of Greek cultural influence
+comprising Southern Italy and Sicily. We will focus on prominent
+characters in the art and literature of Sicily and Naples: for
+example, the Cyclops Polyphemus and the enchanting Sirens. Our
+readings will begin as a diachronic survey of epic poetry through
+the works of Homer (8th cent. BCE) and Theocritus (3rd cent.
+BCE). As we approach the Roman era, we will shift gears and
+explore the genre of epigram, examining playful short poems
+composed by authors ranging from Leonidas of Tarentum (3rd cent.
+BCE) and by Philodemus of Gadara (1st cent. BCE), who brushed
+shoulders with some of the most famous Roman poets and
+politicians of his day beneath the shadow of Mt. Vesuvius. As we
+work through these Greek poetic texts, we will also study various
+Greek inscriptions from ancient Neapolis and its environs,
+learning about the history, landscape, and cultural life of the
+Bay of Naples.</t>
+  </si>
+  <si>
+    <t>HIS-102-01</t>
   </si>
   <si>
     <t>HIS</t>
   </si>
   <si>
     <t>History</t>
   </si>
   <si>
+    <t>Students who want this to count as HIS, should sign up under the
+HIS nubmer.  Students who want this to count as ASI, should sign
+up under the ASI number.</t>
+  </si>
+  <si>
+    <t>HIS-102-02</t>
+  </si>
+  <si>
+    <t>Students who want this to count as HIS, should sign up under the
+HIS number.  Students who want this to count as ASI, should sign
+up under the ASI number.</t>
+  </si>
+  <si>
+    <t>HIS-200-01</t>
+  </si>
+  <si>
+    <t>Business of Entertainment</t>
+  </si>
+  <si>
+    <t>How did entertainment become the mass-producing, globe-spanning
+industry we know today? In this course, we'll trace
+entertainment's commercialization across two centuries, beginning
+with the professionalization of theater in the 1700s and ending
+with the Hollywood studio system. Focusing on Brazil, France, and
+the United States, we will examine how performers, producers,
+repertoire, and regulations circulated across borders and
+alongside imperialism and urbanization. We'll analyze primary and
+scholarly sources to understand the changing economic and social
+functions of entertainment, including the scandals and riots that
+challenged its expansion.</t>
+  </si>
+  <si>
+    <t>HIS-210-01</t>
+  </si>
+  <si>
+    <t>From the first Olympic Games to the bloodsport of the Roman
+Colosseum, competition and spectacle were inseparable from the
+cultures of Ancient Greece and Rome. Athletics were embedded in
+the religious, political, and cultural landscape of Greece, both
+uniting city-states under the Olympic Truce and a Panhellenic
+identity, and providing space to one-up each other in physical
+prowess, monumental building, and victory songs. The Romans
+popularized the arena where professional gladiators, condemned
+criminals, and persecuted Christians fought and died for the
+entertainment of the masses. This course examines the cultural
+ideals, athletic practices, professional standards, community
+identities, and human costs of ancient sports with an emphasis on
+comparisons to modern athletics. Ultimately we aim to answer the
+simple question: what can we learn about a society from its
+sports?  Section 01 is for FR,SO and JR.  Section 01SR is for
+seniors. Students should register under the HIS number for it to
+count as HIS.  Students should register under the CLA number for
+it to count as CLA.</t>
+  </si>
+  <si>
+    <t>HIS-210-01SR</t>
+  </si>
+  <si>
+    <t>From the first Olympic Games to the bloodsport of the Roman
+Colosseum, competition and spectacle were inseparable from the
+cultures of Ancient Greece and Rome. Athletics were embedded in
+the religious, political, and cultural landscape of Greece, both
+uniting city-states under the Olympic Truce and a Panhellenic
+identity, and providing space to one-up each other in physical
+prowess, monumental building, and victory songs. The Romans
+popularized the arena where professional gladiators, condemned
+criminals, and persecuted Christians fought and died for the
+entertainment of the masses. This course examines the cultural
+ideals, athletic practices, professional standards, community
+identities, and human costs of ancient sports with an emphasis on
+comparisons to modern athletics. Ultimately we aim to answer the
+simple question: what can we learn about a society from its
+sports? Section 01SR is for seniors.  Section 01 is for FR, SO
+and JR.  Students should register for the HIS number for it to
+count towards HIS.  Students should register for the CLA number
+for it to count towards CLA.</t>
+  </si>
+  <si>
+    <t>HIS-210G-01</t>
+  </si>
+  <si>
+    <t>HIS-210G-01SR</t>
+  </si>
+  <si>
+    <t>HIS-230-01</t>
+  </si>
+  <si>
+    <t>At various stages in the modern era, men in the Western world
+have found themselves in a state of "crisis," requiring them to
+find new ways to cope. In HIS 230-01, students study concepts of
+masculinity and men's experiences since 1750. Much of the course
+focuses on men in the Western world, with some attention given to
+masculinity in nineteenth-century colonial settings. Issues of
+privilege, dominance, and sexuality will be considered as
+students study masculinity in relation to war, boxing,
+relationships, industrialization, racism, science, family life,
+reproduction, social settings, and bodily manipulation. The
+course ends by asking if men of the 21st century have been used
+up, crushed by the modern age, or if "masculinity" has always
+been in a state of crisis.and reinvention. Students should be
+prepared to read for classes, write essay exams in class, and
+produce short papers.
+Students should sign up under the HIS number for it
+to count as HIS. Students should sign up under GEN number for it
+to count as GEN.</t>
+  </si>
+  <si>
+    <t>HIS-230-02</t>
+  </si>
+  <si>
+    <t>European Music Since 1750</t>
+  </si>
+  <si>
+    <t>Ables, Mollie</t>
+  </si>
+  <si>
+    <t>Students should register under the HIS number for it to count as
+HIS.  Students should register under the MUS number for it to
+count as MUS.</t>
+  </si>
+  <si>
+    <t>HIS-236-01</t>
+  </si>
+  <si>
+    <t>Students should sign up for HIS number for it to count as HIS.
+Students should sign up for ECO number for it to count as ECO. 
+Students should sign up for number for it to count as PPE.</t>
+  </si>
+  <si>
+    <t>HIS-240-01</t>
+  </si>
+  <si>
+    <t>American Muscle</t>
+  </si>
+  <si>
+    <t>Calhoun, Jake</t>
+  </si>
+  <si>
+    <t>American Muscle is a course tracing the history of the automobile
+in the United States. Beginning in the nineteenth-century with
+the proliferation of rail lines and public transportation and
+concluding with the recession of the American auto industry in
+the late twentieth century, this course aims to familiarize
+students with some of the rapid changes that characterized
+post-Civil War American history via a focus specifically on
+automobiles. Blending technological, social, cultural, and
+economic history, this course seeks to both provide a
+comprehensive vision of the rise and fall of American car
+manufacturing while also delving into the cultural significance
+of cars to Americans and Indianans specifically.</t>
+  </si>
+  <si>
+    <t>HIS-242-01</t>
+  </si>
+  <si>
+    <t>U.S. History Since 1865</t>
+  </si>
+  <si>
+    <t>HIS-250-01</t>
+  </si>
+  <si>
+    <t>In this course, we'll closely examine the lives and controversial
+legacies of colonial go-betweens in Latin America. Who were these
+Indigenous women and men, and why did they guide the forces that
+subjugated their own people? Do they deserve to be celebrated for
+their bravery or shunned for their treason? We'll answer these
+questions with the aid of primary and secondary sources, paying
+particular attention to the role of gender in shaping the
+experiences, choices, power, and reputation of intermediaries.
+Students should sign up for HIS number if they want it to count
+as HIS. Students should sign up for GEN number if they want it to
+count as GEN. Students should sign up for HSP number if they want
+it to count as HSP.</t>
+  </si>
+  <si>
+    <t>HIS-252-01</t>
+  </si>
+  <si>
+    <t>Peoples &amp; Nations of Lat Amer</t>
+  </si>
+  <si>
     <t>MXI 109</t>
   </si>
   <si>
-    <t>26</t>
-[...66 lines deleted...]
-survival of the American superpowers.</t>
+    <t>Students should sign up for HIS number for it to count as HIS.
+Students should sign up for HSP nubmer for it to count as HSP.</t>
   </si>
   <si>
     <t>HIS-340-01</t>
   </si>
   <si>
+    <t>Public History</t>
+  </si>
+  <si>
+    <t>Public History is intended to introduce students to the theory,
+practice, and potential of public history work. In this class,
+students will learn about curation, archive creation and
+maintenance, the ins and outs of historical societies, museum
+operations, digital history, and more. Students will learn both
+about the multifarious forms of public history work while also
+benefiting from experiential learning as they hear from
+professionals in a wide array of historical professions. Through
+this class, students will also gain knowledge about local history
+specifically pertaining to Wabash College, Montgomery County, and
+Indiana as they engage with said history to sharpen their
+developing skills in public history.</t>
+  </si>
+  <si>
+    <t>HIS-350-01</t>
+  </si>
+  <si>
+    <t>Approximately eleven million people from Africa arrived as
+enslaved people to Latin America due to the Transatlantic Slave
+Trade and another set arrived as part of the European
+conquistadores. This fact alone reflects the diversity of life
+experiences of peoples understood as diasporic Africans or Black
+within Latin America. Furthermore, the history of these Africans
+and their descendants as well as the larger Black diaspora in
+Latin America is critical to understanding the histories of
+freedom, citizenship, democracy, and race in the region. In this
+course, students will read secondary sources as well as primary
+sources produced by and about Black Latin Americans to gain an
+understanding of the histories of Black peoples in Latin America
+from colonization to the twentieth century. 
+If you want this to count for HIS, sign up under the HIS number. 
+If you want this to count as BLS, sign up under the BLS number.</t>
+  </si>
+  <si>
     <t>HIS-497-01</t>
   </si>
   <si>
     <t>Philosophy &amp; Craft of History</t>
   </si>
   <si>
-    <t>HIS-498-01</t>
-[...5 lines deleted...]
-    <t>HSP-107-01</t>
+    <t>HSP-250-01</t>
   </si>
   <si>
     <t>HSP</t>
   </si>
   <si>
     <t>Hispanic Studies</t>
   </si>
   <si>
-    <t>HSP-250-01</t>
-[...55 lines deleted...]
-    <t>Beginning Latin I</t>
+    <t>In this course, we'll closely examine the lives and controversial
+legacies of colonial go-betweens in Latin America. Who were these
+Indigenous women and men, and why did they guide the forces that
+subjugated their own people? Do they deserve to be celebrated for
+their bravery or shunned for their treason? We'll answer these
+questions with the aid of primary and secondary sources, paying
+particular attention to the role of gender in shaping the
+experiences, choices, power, and reputation of intermediaries.
+Students should sign up under HSP number if they want it to count
+as HSP.  Students should sign up  for HIS number if they want it
+to count as HIS.  Students should sign up for GEN number if they
+want it to count as GEN.</t>
+  </si>
+  <si>
+    <t>HSP-252-01</t>
+  </si>
+  <si>
+    <t>Students should sign up for HSP number for it to count as HSP.
+Students should sign up for HSP number for it to count as HSP.</t>
+  </si>
+  <si>
+    <t>HSP-270-01</t>
+  </si>
+  <si>
+    <t>Writing Across Cultures</t>
+  </si>
+  <si>
+    <t>Enriquez Ornelas, Julio</t>
+  </si>
+  <si>
+    <t>This course explores writing and communication across cultures,
+languages, and communities, with particular attention to the
+intersections of English and Spanish. Students will engage with
+diverse forms of written and oral expression, including personal
+narratives, creative nonfiction, poetry, oral histories,
+interviews, and digital storytelling. Through intercultural
+writing, storytelling, and community engagement, students from
+different academic backgrounds will examine how language shape's
+identity, memory, belonging, and cultural understanding.
+Emphasizing bilingual and multilingual perspectives, the course
+encourages students to gain awareness of various forms of
+expression while developing their voices as writers and
+communicators. Community-based learning experiences, including
+collaborations with the Crawfordsville Adult Resource Academy
+(CARA), will connect classroom discussions and writing practices
+with the lived experiences and stories of the broader community.
+Students who want this to count as HSP, should sign up under the
+HSP number.  Students who want this to count towards SPA, should
+sign up under the SPA number.</t>
+  </si>
+  <si>
+    <t>HSP-270G-01</t>
+  </si>
+  <si>
+    <t>Students will work with Artist-In-Residence Justin Favela, a
+well-known Guatemalan- Mexican- American Artist whose work is
+about identity, place, and culture. He mixes popular culture with
+traditional piñata making techniques to create large scale murals
+with a recent installation at the Smithsonian link here. Students
+will work closely with Favela in the gallery during his
+installation, research his work, influences and become fluent in
+his process. A central component of the course focuses on
+gallery-based arts learning and K-12 engagement. Students will
+become the "resident experts" and design and lead guided gallery
+field trips for K-12 groups. During the second half of the
+semester, students will implement these plans by helping to lead
+exhibit tours and facilitate creative projects for visiting
+school groups students will partner with a local community
+organization to design and carry out a creative project that
+supports the organization's mission. This may include
+facilitating workshops, developing participatory art experiences,
+or contributing to community programming in collaboration with
+partners such as local libraries, museums, preschools or senior
+centers. Throughout the semester, students will explore the role
+of arts education locally and globally, examine research on the
+impact of arts learning, and engage with regional museum
+educators and arts administrators. The course emphasizes the
+development of community arts leadership skills, preparing
+students for future work in community organizations, nonprofit
+arts institutions, and educational settings while fostering
+meaningful connections between Wabash College and the broader
+community.
+Register for this under the HSP number if you want it to count
+towards HSP. Register for this under the EDU number if you want
+it to count towards EDU or register for this under the ART number
+if you want it to count towards ART.</t>
+  </si>
+  <si>
+    <t>HSP-270G-02</t>
+  </si>
+  <si>
+    <t>Mexican Culture &amp; Independence</t>
+  </si>
+  <si>
+    <t>This course provides students with a foundation in conversational
+Spanish necessary for learning about, researching, and discussing
+the history and culture of Querétaro and the greater El Bajío
+region of México. Across the semester, students will Mexico's
+independence from Spain-from the Conspiracy of Querétaro and the
+Grito de Dolores through the Second Mexican Empire and Maximilian
+I's execution at the Cerro de las Campanas. Students will engage
+with historical and cultural topics while developing their
+language skills, with specific connections to the sites and
+experiences of the trip woven into class readings and
+discussions. The course culminates in a two-week immersion
+experience in Querétaro, México (May 8-22, 2027), where students
+will live with host families, take intensive language and culture
+classes through the OLÉ Language School, and travel the
+Independence Route through Guanajuato, Dolores Hidalgo, and San
+Miguel de Allende.</t>
+  </si>
+  <si>
+    <t>HSP-312G-01</t>
+  </si>
+  <si>
+    <t>An interdisciplinary study of the Philippines from early
+settlement to the republic. Students examine the colonial
+institutions of Spain and the United States and read Rizal's Noli
+me tangere, Fil-Hispanic poetry and drama, and Philippine film,
+comparing the archipelago's experience with Spanish America's.
+Taught in English; students taking the course for Spanish credit
+work with Spanish-language sources.
+Register with the SPA number if you want it to count towards SPA.
+Register with the ASI number if you want it to count towards ASI.
+Register with the GEN number if you want it to count towards GEN.</t>
+  </si>
+  <si>
+    <t>HUM-121-01</t>
+  </si>
+  <si>
+    <t>Language Variation and Change</t>
+  </si>
+  <si>
+    <t>HUM</t>
+  </si>
+  <si>
+    <t>Humanities</t>
+  </si>
+  <si>
+    <t>HUM-122-01</t>
+  </si>
+  <si>
+    <t>LAT-102-01</t>
+  </si>
+  <si>
+    <t>Beginning Latin II</t>
   </si>
   <si>
     <t>LAT</t>
   </si>
   <si>
     <t>Latin</t>
   </si>
   <si>
     <t>Successful completion of both LAT-101 and LAT-102 in combination
 will fulfill the World Languages distribution requirement.</t>
   </si>
   <si>
-    <t>LAT-101L-01</t>
-[...2 lines deleted...]
-    <t>Beginning Latin Lab</t>
+    <t>LAT-102L-01</t>
+  </si>
+  <si>
+    <t>Beginning Latin Lab II</t>
+  </si>
+  <si>
+    <t>TH  8:25AM-9:15AM</t>
+  </si>
+  <si>
+    <t>LAT-102L-02</t>
+  </si>
+  <si>
+    <t>TH  2:40PM-3:15PM</t>
+  </si>
+  <si>
+    <t>LAT-302-01</t>
+  </si>
+  <si>
+    <t>Advanced Latin Reading: Prose</t>
+  </si>
+  <si>
+    <t>MAT-106-01</t>
+  </si>
+  <si>
+    <t>Voting and Electoral Systems</t>
+  </si>
+  <si>
+    <t>MAT</t>
+  </si>
+  <si>
+    <t>Math</t>
+  </si>
+  <si>
+    <t>Hollander, Ethan - Turner, William</t>
+  </si>
+  <si>
+    <t>Students who want this to count as QL should sign up under the
+MAT number.  Students who want this to count as BS should sign up
+under the PSC number. 
+Voting and elections are the cornerstone of every democracy. They
+are how we the people tell the government what we want. Yet,
+complaints about the electoral process are as old as democracy
+itself. Even today - especially today - issues like
+Gerrymandering and the Electoral College have us questioning
+whether or not ordinary citizens really are qualified to make
+political decisions. "The people who cast the votes decide
+nothing. The people who count the votes decide everything." -
+Joseph Stalin In this course, we will examine the variety of ways
+that voters decide and votes are counted. Are some electoral
+systems better than others? Are some fairer than others? Are
+those even the same thing? One unique feature of this course is
+that we will examine these issues from political and mathematical
+perspectives. Can math help us measure the proportionality,
+fairness, efficiency or effectiveness of a political system? Can
+it help us find solutions for the democratic dilemma? This course
+is cross-listed as MAT 106 and PSC 220. As such, it can be used
+to satisfy the Quantitative Literacy or Behavioral Science
+distribution credits. Take MAT-106 for Quantitative Literacy and
+PSC-220 for Behavorial Science.
+Students who want this to count as PSC, should sign up under the
+PSC number.  Students who want this to count towards MAT, should
+sign up under the MAT number.</t>
+  </si>
+  <si>
+    <t>MAT-106-02</t>
+  </si>
+  <si>
+    <t>Math of Puzzles and Games</t>
+  </si>
+  <si>
+    <t>This course introduces mathematical thinking through the lens of
+games and puzzles. We will explore the mathematical structures
+underlying puzzles like Rubik's cubes, Sudoku, and other logic
+puzzles. We will also study mathematical games, which involve
+logic, strategy, and chance. A central goal of this course is to
+build critical thinking and problem-solving skills that extend
+beyond mathematics courses. The course also includes a community
+engagement component outside of class, where students will
+develop activities around puzzles and games to share mathematical
+thinking with others.</t>
+  </si>
+  <si>
+    <t>MAT-111-01</t>
+  </si>
+  <si>
+    <t>Calculus I</t>
+  </si>
+  <si>
+    <t>Akhunov, Timur</t>
+  </si>
+  <si>
+    <t>MAT-111-02</t>
+  </si>
+  <si>
+    <t>MAT-112-01</t>
+  </si>
+  <si>
+    <t>Calculus II</t>
+  </si>
+  <si>
+    <t>MAT-112-02</t>
+  </si>
+  <si>
+    <t>MAT-219-01</t>
+  </si>
+  <si>
+    <t>Combinatorics</t>
+  </si>
+  <si>
+    <t>MAT-223-01</t>
+  </si>
+  <si>
+    <t>Linear Algebra</t>
+  </si>
+  <si>
+    <t>MAT-224-01</t>
+  </si>
+  <si>
+    <t>Differential Equations</t>
+  </si>
+  <si>
+    <t>MAT-235-01</t>
+  </si>
+  <si>
+    <t>MAT-331-01</t>
+  </si>
+  <si>
+    <t>Abstract Algebra I</t>
+  </si>
+  <si>
+    <t>MAT-344-01</t>
+  </si>
+  <si>
+    <t>Complex Analysis</t>
+  </si>
+  <si>
+    <t>MAT-353-01</t>
+  </si>
+  <si>
+    <t>Probability Models II</t>
+  </si>
+  <si>
+    <t>MAT-355-01</t>
+  </si>
+  <si>
+    <t>Regression Models</t>
+  </si>
+  <si>
+    <t>MLL-121-01</t>
+  </si>
+  <si>
+    <t>MLL</t>
+  </si>
+  <si>
+    <t>Modern Languages</t>
+  </si>
+  <si>
+    <t>MLL-122-01</t>
+  </si>
+  <si>
+    <t>MSL-001-01</t>
+  </si>
+  <si>
+    <t>Leadership Lab (ROTC)</t>
+  </si>
+  <si>
+    <t>MSL</t>
+  </si>
+  <si>
+    <t>Military Science &amp; Leadership</t>
+  </si>
+  <si>
+    <t>TH  3:30PM-5:20PM</t>
+  </si>
+  <si>
+    <t>Staff - Jump, Jon</t>
+  </si>
+  <si>
+    <t>This is an ROTC course held on the campus of Purdue University.
+It meets on Purdue's academic calendar. Spring Semester 2027 at
+Purdue is from January 11 - May 1, 2027. Purdue's Spring Break
+2027 is March 15-20, 2027. Purdue's academic calendar is at
+https://www.purdue.edu/registrar/calendars/academic/.</t>
+  </si>
+  <si>
+    <t>MSL-102-01</t>
+  </si>
+  <si>
+    <t>Foundations of Leadership</t>
+  </si>
+  <si>
+    <t>TH  1:30PM-2:20PM</t>
+  </si>
+  <si>
+    <t>MSL-202-01</t>
+  </si>
+  <si>
+    <t>Leadership &amp; Teamwork (ROTC)</t>
+  </si>
+  <si>
+    <t>TU TH  10:30AM-11:20AM</t>
+  </si>
+  <si>
+    <t>MSL-202-02</t>
+  </si>
+  <si>
+    <t>TU TH  1:30PM-2:20PM</t>
+  </si>
+  <si>
+    <t>MSL-302-01</t>
+  </si>
+  <si>
+    <t>Applied Ldrshp Small Unit Ops</t>
+  </si>
+  <si>
+    <t>TU TH  10:30AM-11:45AM</t>
+  </si>
+  <si>
+    <t>MSL-302-02</t>
+  </si>
+  <si>
+    <t>TU TH  12:00PM-1:15PM</t>
+  </si>
+  <si>
+    <t>MSL-402-01</t>
+  </si>
+  <si>
+    <t>Company Grade Leadership</t>
+  </si>
+  <si>
+    <t>MUS-031-01</t>
+  </si>
+  <si>
+    <t>Music Lessons</t>
+  </si>
+  <si>
+    <t>MUS</t>
+  </si>
+  <si>
+    <t>Music</t>
+  </si>
+  <si>
+    <t>Everett, Cheryl</t>
+  </si>
+  <si>
+    <t>MUS-031-02</t>
+  </si>
+  <si>
+    <t>Norton, Diane</t>
+  </si>
+  <si>
+    <t>MUS-031-03</t>
+  </si>
+  <si>
+    <t>Maceda Vela, Ivan</t>
+  </si>
+  <si>
+    <t>MUS-031-04</t>
+  </si>
+  <si>
+    <t>Pazera, Christopher</t>
+  </si>
+  <si>
+    <t>MUS-031-05</t>
+  </si>
+  <si>
+    <t>Abel, Alfred</t>
+  </si>
+  <si>
+    <t>MUS-031-06</t>
+  </si>
+  <si>
+    <t>Wilson, Barbara</t>
+  </si>
+  <si>
+    <t>MUS-104-01</t>
+  </si>
+  <si>
+    <t>Music &amp; Social Conflict</t>
+  </si>
+  <si>
+    <t>Music has long informed or reflected social conflict, often
+acting as an agent of change or used in mobilizing movements. In
+this class, we'll examine the music that accompanies and inspires
+political and social revolutions in history and today. The goal
+of this course is to equip you with the tools and language for
+deconstructing musical style, authorship, and power structures,
+so you can then apply these tools to better understand music and
+movements of your own choosing.</t>
+  </si>
+  <si>
+    <t>MUS-111-01</t>
+  </si>
+  <si>
+    <t>Digital and Commercial Music</t>
+  </si>
+  <si>
+    <t>Ewen, Hunter</t>
+  </si>
+  <si>
+    <t>MUS-121-01</t>
+  </si>
+  <si>
+    <t>World Music</t>
+  </si>
+  <si>
+    <t>MUS-141-01</t>
+  </si>
+  <si>
+    <t>Studio Ensemble</t>
+  </si>
+  <si>
+    <t>0.25</t>
+  </si>
+  <si>
+    <t>MUS-142-01</t>
+  </si>
+  <si>
+    <t>Chamber Orchestra</t>
+  </si>
+  <si>
+    <t>M  4:15PM-5:45PM</t>
+  </si>
+  <si>
+    <t>MUS-143-01</t>
+  </si>
+  <si>
+    <t>Glee Club</t>
+  </si>
+  <si>
+    <t>TU TH  4:15PM-6:00PM</t>
+  </si>
+  <si>
+    <t>Hernandez, Juan</t>
+  </si>
+  <si>
+    <t>MUS-144-01</t>
+  </si>
+  <si>
+    <t>Jazz Ensemble</t>
+  </si>
+  <si>
+    <t>TU  7:00PM-9:00PM</t>
+  </si>
+  <si>
+    <t>MUS-145-01</t>
+  </si>
+  <si>
+    <t>Mariachi Ensemble</t>
+  </si>
+  <si>
+    <t>MUS-204-01</t>
+  </si>
+  <si>
+    <t>Rhetoric, Sound, and Music</t>
+  </si>
+  <si>
+    <t>HAY 002</t>
+  </si>
+  <si>
+    <t>Geraths, Cory</t>
+  </si>
+  <si>
+    <t>Can chords persuade an audience? Why might the ambient sounds in
+coffee shops inspire us to be productive? In what ways does music
+bring communities together? How do podcasts weave together sound,
+music, and language to explore civic issues? This course will
+introduce students to rhetorical theories and analyses of sound
+and music in order to answer these and related questions. We will
+explore artifacts such as pop music, orchestral music, ambient
+noise, natural soundscapes, digital remixes, podcasts, listening
+practices, and the voices (or lack thereof) of rhetors
+themselves. Students will complete a research project on sound
+and/or music using both traditional modalities for academic work
+(e.g., writing, oral presentation) as well as sonic modalities
+(e.g., podcasting, remix).  
+Students should sign up under the MUS number if they want it to
+count towards MUS.  Students should sign up under the RHE number
+if they want it to count towards RHE.</t>
+  </si>
+  <si>
+    <t>MUS-210-01</t>
+  </si>
+  <si>
+    <t>Basic Music Theory</t>
+  </si>
+  <si>
+    <t>MUS-210L-01</t>
+  </si>
+  <si>
+    <t>Basic Music Theory &amp; Lab</t>
+  </si>
+  <si>
+    <t>M  1:10PM-2:00PM</t>
+  </si>
+  <si>
+    <t>MUS-226-01</t>
+  </si>
+  <si>
+    <t>Students should register under the MUS number for it to count as
+MUS.  Students should register under the HIS number for it to
+count as HIS.</t>
+  </si>
+  <si>
+    <t>MUS-233-01</t>
+  </si>
+  <si>
+    <t>Conducting</t>
+  </si>
+  <si>
+    <t>NSC-204-01</t>
+  </si>
+  <si>
+    <t>Principles of Neuroscience</t>
+  </si>
+  <si>
+    <t>NSC</t>
+  </si>
+  <si>
+    <t>Neuroscience</t>
+  </si>
+  <si>
+    <t>Schmitzer-Torbert, Neil</t>
+  </si>
+  <si>
+    <t>Students should sign up for NSC number for it to count as NSC. 
+Students should sign up for PSY nubmer for it to count as PSY.</t>
+  </si>
+  <si>
+    <t>NSC-233-01</t>
+  </si>
+  <si>
+    <t>Behavioral Neuroscience</t>
+  </si>
+  <si>
+    <t>Students should sign up under the NSC number if they want it to
+count as NSC.  Students should sign up un the PSY number if they
+want it to count as PSY.</t>
+  </si>
+  <si>
+    <t>NSC-310-01</t>
+  </si>
+  <si>
+    <t>Instructor consent. Students who want this to count as NSC,
+should sign up under the
+NSC number.  Students who want this to count as BIO, should sign
+up under the BIO number.</t>
+  </si>
+  <si>
+    <t>NSC-310-02</t>
+  </si>
+  <si>
+    <t>The Addicted Brain</t>
+  </si>
+  <si>
+    <t>Addiction (whether involving the use of substances like alcohol
+or other drugs or behaviors such as gambling) can have steep
+costs for both individuals and society. To reduce the burden and
+suffering associated with addiction, it is critical to have a
+better understanding of the biological factors that are promote
+the development of addictive disorders. In this course, we will
+consider the neuroscience of addiction, with a focus on brain
+systems that support reward and craving, and how our
+understanding of the biological basis of addiction can be used to
+develop effective treatments and prevention strategies.
+Students should sign up for the NSC number for it count as NSC. 
+Students should sign up for the PSY number for it to count as
+PSY.</t>
+  </si>
+  <si>
+    <t>NSC-332-01</t>
+  </si>
+  <si>
+    <t>Research Sensation/Perception</t>
+  </si>
+  <si>
+    <t>Gunther, Karen</t>
+  </si>
+  <si>
+    <t>Students should sign up under NSC for it to count as NSC. 
+Students should sign up under PSY for it to count as PSY.</t>
+  </si>
+  <si>
+    <t>OCS-01-01</t>
+  </si>
+  <si>
+    <t>Off Campus Study</t>
+  </si>
+  <si>
+    <t>OCS</t>
+  </si>
+  <si>
+    <t>PHI-109-01</t>
+  </si>
+  <si>
+    <t>Intro to Phil: Great Debates</t>
+  </si>
+  <si>
+    <t>PHI</t>
+  </si>
+  <si>
+    <t>Philosophy</t>
+  </si>
+  <si>
+    <t>PHI-110-01</t>
+  </si>
+  <si>
+    <t>Philosophical Ethics</t>
+  </si>
+  <si>
+    <t>PHI-144-01</t>
+  </si>
+  <si>
+    <t>Introduction to Existentialism</t>
+  </si>
+  <si>
+    <t>Gower, Jeff</t>
+  </si>
+  <si>
+    <t>PHI-217-01</t>
+  </si>
+  <si>
+    <t>If you want it to count as PHI, sign up under the PHI number.  If
+you want it to count as BLS, sign up under the BLS number.  If
+you want it to count as PPE, sign up under the PPE number.</t>
+  </si>
+  <si>
+    <t>PHI-218-01</t>
+  </si>
+  <si>
+    <t>Philosophy of Commerce</t>
+  </si>
+  <si>
+    <t>Students who want this to count as PHI, should sign up under the
+PHI number. Students who want this to count towards PPE, should
+sign up under the PPE number.</t>
+  </si>
+  <si>
+    <t>PHI-242-01</t>
+  </si>
+  <si>
+    <t>Foundations Modern Philosophy</t>
+  </si>
+  <si>
+    <t>Trott, Adriel</t>
+  </si>
+  <si>
+    <t>PHI-270-01</t>
+  </si>
+  <si>
+    <t>Elem Symbolic Logic</t>
+  </si>
+  <si>
+    <t>Carlson, Matthew</t>
+  </si>
+  <si>
+    <t>HPR, QL</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>PHI-272-01</t>
+  </si>
+  <si>
+    <t>Philosophy of Science</t>
+  </si>
+  <si>
+    <t>PHI-319-01</t>
+  </si>
+  <si>
+    <t>PHI-319-02</t>
+  </si>
+  <si>
+    <t>Plato's Republic</t>
+  </si>
+  <si>
+    <t>This course will carry out a close reading of Plato's Republic.
+In this foundational work of ethics and political philosophy,
+Plato addresses fundamental questions about justice and the
+proper order of the city and the soul by imagining an ideal city.
+In addition to thinking through these fundamental questions with
+Plato, we will consider the lasting relevance of the work for
+understanding ethical and political life and reflect on what it
+means to interpret and appropriate classical texts for a present
+historical moment. To that end, while focusing on Plato's text,
+we will also study a few important interpretations of the
+Republic, including interpretations that highlight how it has
+been treated historically as a site of ideological contestation.
+Register with the PHI number if you want this course to count
+toward PHI. Register with the PPE number to count it toward PPE.</t>
+  </si>
+  <si>
+    <t>PHY-101-01</t>
+  </si>
+  <si>
+    <t>Astronomy</t>
+  </si>
+  <si>
+    <t>PHY</t>
+  </si>
+  <si>
+    <t>Physics</t>
+  </si>
+  <si>
+    <t>GOO 104</t>
+  </si>
+  <si>
+    <t>PHY-101L-01</t>
+  </si>
+  <si>
+    <t>Astronomy Lab</t>
+  </si>
+  <si>
+    <t>PHY-101L-02</t>
+  </si>
+  <si>
+    <t>PHY-110-01</t>
+  </si>
+  <si>
+    <t>Physics II - Health Sciences</t>
+  </si>
+  <si>
+    <t>Tompkins, Nate</t>
+  </si>
+  <si>
+    <t>PHY-110L-01</t>
+  </si>
+  <si>
+    <t>Physics II - Algebra Lab</t>
+  </si>
+  <si>
+    <t>PHY-110L-02</t>
+  </si>
+  <si>
+    <t>PHY-112-01</t>
+  </si>
+  <si>
+    <t>Physics II - Calculus</t>
+  </si>
+  <si>
+    <t>Krause, Dennis</t>
+  </si>
+  <si>
+    <t>PHY-112L-01</t>
+  </si>
+  <si>
+    <t>General Physics Lab</t>
+  </si>
+  <si>
+    <t>PHY-112L-02</t>
+  </si>
+  <si>
+    <t>PHY-210-01</t>
+  </si>
+  <si>
+    <t>Intro Quantum Theory &amp; Apps</t>
+  </si>
+  <si>
+    <t>Brown, Jim</t>
+  </si>
+  <si>
+    <t>PHY-210L-01</t>
+  </si>
+  <si>
+    <t>Intro Quantum Theor &amp; App Lab</t>
+  </si>
+  <si>
+    <t>PHY-220-01</t>
+  </si>
+  <si>
+    <t>Electronics</t>
+  </si>
+  <si>
+    <t>PHY-220L-01</t>
+  </si>
+  <si>
+    <t>Electronics Lab</t>
+  </si>
+  <si>
+    <t>This course must be taken alongside PHY-220</t>
+  </si>
+  <si>
+    <t>PHY-235-01</t>
+  </si>
+  <si>
+    <t>PHY-314-01</t>
+  </si>
+  <si>
+    <t>Electromagnetic Theory</t>
+  </si>
+  <si>
+    <t>PHY-381-01</t>
+  </si>
+  <si>
+    <t>Advanced Laboratory I</t>
+  </si>
+  <si>
+    <t>PHY-382-01</t>
+  </si>
+  <si>
+    <t>Advanced Laboratory II</t>
+  </si>
+  <si>
+    <t>PPE-200-01</t>
+  </si>
+  <si>
+    <t>Introduction to PPE</t>
+  </si>
+  <si>
+    <t>PPE</t>
+  </si>
+  <si>
+    <t>Philosophy, Politics, Economic</t>
+  </si>
+  <si>
+    <t>Gower, Jeff - Liou, Ryan</t>
+  </si>
+  <si>
+    <t>PPE-200-02</t>
+  </si>
+  <si>
+    <t>Liou, Ryan - Snow, Nick</t>
+  </si>
+  <si>
+    <t>PPE-217-01</t>
+  </si>
+  <si>
+    <t>If you want it to count as PPE, sign up under the PPE number. If
+you want it to count as PHI, sign up under the PHI number. If you
+want it to count as BLS, sign up under the BLS number.</t>
+  </si>
+  <si>
+    <t>PPE-218-01</t>
+  </si>
+  <si>
+    <t>Students who want this to count as PHI, should sign up under the
+PHI number.  Students who want this to count towards PPE, should
+sign up under the PPE number.</t>
+  </si>
+  <si>
+    <t>PPE-238G-01</t>
+  </si>
+  <si>
+    <t>Democracy &amp; Dictatorship</t>
+  </si>
+  <si>
+    <t>Liou, Ryan</t>
+  </si>
+  <si>
+    <t>Seventy-four percent of the world's population, roughly six
+billion people, now live under autocratic rule (V-Dem 2026).
+Meanwhile, democratic backsliding is eroding political rights,
+checks on executive power, and the rule of law in countries long
+regarded as established democracies. These trends make
+understanding democracy all the more urgent. Democracy promises
+citizens a voice in how they are governed, but elections alone do
+not make a political system democratic. It also requires
+political equality, protected rights, meaningful competition, and
+institutions that can hold leaders accountable. This course
+examines why democracy is worth having, how democracies work and
+weaken, and how dictatorships gain and maintain power. We will
+discuss what makes a political system genuinely democratic, why
+political voice remains unequal, and which institutions and civic
+practices help democracy endure. We will also investigate how
+dictators use elections and legislatures, along with repression,
+patronage, propaganda, and information control, to remain in
+power, and how elected leaders can dismantle democracy from
+within. You will explore these issues by comparing democratic and
+authoritarian regimes, analyzing historical and contemporary
+cases, and interpreting cross-national evidence. The course also
+moves beyond the classroom. Working in teams, you will
+collaborate with local educators to design, test, revise, and
+teach age-appropriate lessons about democratic ideas such as
+fairness, shared rules, participation, representation, rights,
+and responsible disagreement. The challenge is to identify what
+matters most and make difficult ideas accessible without making
+them inaccurate. You will learn from educators and young people,
+adapt your lesson in response to their questions, and reconsider
+your assumptions in light of experience. By the end of the
+semester, you should be able to explain how democracies and
+dictatorships work, evaluate why they endure or break down, and
+articulate what democratic citizenship requires in practice.
+Register with the PSC number if you want it to count towards PSC.
+Register with the PPE number if you want it to count towards PPE.</t>
+  </si>
+  <si>
+    <t>PPE-258-01</t>
+  </si>
+  <si>
+    <t>Students should sign up for PPE number for it to count as PPE.
+Students should sign up for ECO number for it to count as ECO. 
+Students should sign up for HIS number for it to count as HIS.</t>
+  </si>
+  <si>
+    <t>PPE-258-02</t>
+  </si>
+  <si>
+    <t>PPE-329-01</t>
+  </si>
+  <si>
+    <t>PPE-329-02</t>
+  </si>
+  <si>
+    <t>This course will carry out a close reading of Plato's Republic.
+In this foundational work of ethics and political philosophy,
+Plato addresses fundamental questions about justice and the
+proper order of the city and the soul by imagining an ideal city.
+In addition to thinking through these fundamental questions with
+Plato, we will consider the lasting relevance of the work for
+understanding ethical and political life and reflect on what it
+means to interpret and appropriate classical texts for a present
+historical moment. To that end, while focusing on Plato's text,
+we will also study a few important interpretations of the
+Republic, including interpretations that highlight how it has
+been treated historically as a site of ideological
+contestation. Register with the PHI number if you want this
+course to count toward PHI. Register with the PPE number to count
+it toward PPE.</t>
+  </si>
+  <si>
+    <t>PPE-330-01</t>
+  </si>
+  <si>
+    <t>Internatnl Political Economy</t>
+  </si>
+  <si>
+    <t>This course provides an introduction to international political
+economy (IPE), the study of the interactions between politics and
+economics, governments, and markets. We will attempt to answer
+the following questions: How do political processes influence
+economic decision-making? What influence do national and
+international economic forces have on political outcomes?
+Specifically, we will discuss the roles of social movements,
+political parties, public opinion, and multinational corporations
+in shaping the global economy. In developing answers to these
+questions, we will explore major current problems and debates in
+the global economy from both historical and theoretical
+perspectives. 
+This course has five modules: Trade, Foreign Direct Investment,
+International Monetary System, Foreign Aid, and Globalization &amp;
+Controversies. We will also learn major international
+institutions governing these issue areas, including the World
+Trade Organization (WTO), the Investor-State Dispute Settlement
+(ISDS), the International Monetary Fund (IMF), World Bank (WB),
+and the Asian Infrastructure Investment Bank (AIIB). In the end,
+students will learn about the formation, function, and impacts of
+international political economy. Students should be ready
+for active participation in the student-oriented learning.</t>
+  </si>
+  <si>
+    <t>PPE-338-02</t>
+  </si>
+  <si>
+    <t>Direct Democracy</t>
+  </si>
+  <si>
+    <t>This year, citizens in three U.S. states are voting on whether to
+establish a right to abortion, while in a fourth they're voting
+on removing abortion rights from their state constitution. In
+five other states, voters are being asked to decide criminal
+justice policies - including the penalty for selling fentanyl;
+which crimes should and shouldn't be eligible for bail; and
+whether those convicted of trafficking minors should face life in
+prison. In yet other states, voters are weighing in on housing
+policy, taxation, and whether students should be required to
+provide medical verification of biological sex to participate in
+sports.
+Should decisions like this be placed in the hands of everyday
+citizens, or should they only be made by elected representatives?
+What are the consequences when public policy is decided by voters
+directly? This course is designed to prepare you to answer these
+questions well. Through readings, podcasts, discussion, and
+original case study research, we'll dive deeply into historical
+and current political thought surrounding direct democracy in the
+United States; political science studies of its effects on civic
+engagement, civil rights, equality, and other outcomes; and
+recent uses of direct democracy for policymaking in a variety of
+American states and localities.
+Register with the PSC number if you want this course to count
+toward PSC. Register with PPE number if you want it to count
+towards PPE.</t>
+  </si>
+  <si>
+    <t>PPE-353-01</t>
+  </si>
+  <si>
+    <t>Students who want it to count as PPE, should sign up under the
+PPE number.  Students who want it to count as ECO, should sign up
+under the ECO number.</t>
+  </si>
+  <si>
+    <t>PPE-353-02</t>
+  </si>
+  <si>
+    <t>PPE-358-02</t>
+  </si>
+  <si>
+    <t>PPE-358-03</t>
+  </si>
+  <si>
+    <t>PSC-121-01</t>
+  </si>
+  <si>
+    <t>Intro to Comparative Politics</t>
+  </si>
+  <si>
+    <t>PSC</t>
+  </si>
+  <si>
+    <t>Political Science</t>
+  </si>
+  <si>
+    <t>Hollander, Ethan</t>
+  </si>
+  <si>
+    <t>PSC-131-01</t>
+  </si>
+  <si>
+    <t>Intro to Political Theory</t>
+  </si>
+  <si>
+    <t>PSC-141-01</t>
+  </si>
+  <si>
+    <t>Intro to Intn'l Relations</t>
+  </si>
+  <si>
+    <t>BAX 214</t>
+  </si>
+  <si>
+    <t>PSC-200-01</t>
+  </si>
+  <si>
+    <t>Political Inquiry &amp; Analysis</t>
+  </si>
+  <si>
+    <t>Ye, Huei-Jyun - Gelbman, Shamira</t>
+  </si>
+  <si>
+    <t>Enrollment by instructor permission</t>
+  </si>
+  <si>
+    <t>PSC-215-01</t>
+  </si>
+  <si>
+    <t>We often refer to Wabash College as a community - and, like in
+any community, the College's politics and governance play an
+important role in shaping the experiences of its members. In this
+course we'll examine how Wabash is governed; that is, we'll
+explore the variety of institutions and processes that help
+produce decisions for the College community, from the Board of
+Trustees and faculty meetings to campus activism and student
+government. Through reading, discussion, meetings with key
+figures in Wabash College governance, research in the College
+archives, and other activities, we'll delve into specific
+instances of communal decision-making from the 1830s to the
+present to understand why Wabash operates as it does, how
+historical events have shaped the College's development, how
+certain campus traditions came into being (and why some have
+disappeared), and the ways in which Wabash's governance practices
+hinder and promote equity and inclusion. Students who want this
+course to count as PSC should
+sign up under the PSC number.  Students who want this course to
+count as BLS should sign up under the BLS number.</t>
+  </si>
+  <si>
+    <t>PSC-220-01</t>
+  </si>
+  <si>
+    <t>Students who want this to count as QL should sign up under the
+MAT number.  Students who want this to count as BS should sign up
+under the PSC number.
+Voting and elections are the cornerstone of every democracy. They
+are how we the people tell the government what we want. Yet,
+complaints about the electoral process are as old as democracy
+itself. Even today - especially today - issues like
+Gerrymandering and the Electoral College have us questioning
+whether or not ordinary citizens really are qualified to make
+political decisions. "The people who cast the votes decide
+nothing. The people who count the votes decide everything." -
+Joseph Stalin In this course, we will examine the variety of ways
+that voters decide and votes are counted. Are some electoral
+systems better than others? Are some fairer than others? Are
+those even the same thing? One unique feature of this course is
+that we will examine these issues from political and mathematical
+perspectives. Can math help us measure the proportionality,
+fairness, efficiency or effectiveness of a political system? Can
+it help us find solutions for the democratic dilemma? This course
+is cross-listed as MAT 106 and PSC 220. As such, it can be used
+to satisfy the Quantitative Literacy or Behavioral Science
+distribution credits. Take MAT-106 for Quantitative Literacy and
+PSC-220 for Behavorial Science.
+Students who want this to count as PSC, should sign up under the
+PSC number.  Students who want this to count towards MAT, should
+sign up under the MAT number.</t>
+  </si>
+  <si>
+    <t>PSC-220G-01</t>
+  </si>
+  <si>
+    <t>Seventy-four percent of the world's population, roughly six
+billion people, now live under autocratic rule (V-Dem 2026).
+Meanwhile, democratic backsliding is eroding political rights,
+checks on executive power, and the rule of law in countries long
+regarded as established democracies. These trends make
+understanding democracy all the more urgent. Democracy promises
+citizens a voice in how they are governed, but elections alone do
+not make a political system democratic. It also requires
+political equality, protected rights, meaningful competition, and
+institutions that can hold leaders accountable. This course
+examines why democracy is worth having, how democracies work and
+weaken, and how dictatorships gain and maintain power. We will
+discuss what makes a political system genuinely democratic, why
+political voice remains unequal, and which institutions and civic
+practices help democracy endure. We will also investigate how
+dictators use elections and legislatures, along with repression,
+patronage, propaganda, and
+information control, to remain in power, and how elected leaders
+can dismantle democracy from within. You will explore these
+issues by comparing democratic and authoritarian regimes,
+analyzing historical and contemporary cases, and interpreting
+cross-national evidence. The course also moves beyond the
+classroom. Working in teams, you will collaborate with local
+educators to design, test, revise, and teach age-appropriate
+lessons about democratic ideas such as fairness, shared rules,
+participation, representation, rights, and responsible
+disagreement. The challenge is to identify what matters most and
+make difficult ideas accessible without making them inaccurate.
+You will learn from educators and young people, adapt your lesson
+in response to their questions, and reconsider your assumptions
+in light of experience. By the end of the semester, you should be
+able to explain how democracies and dictatorships work, evaluate
+why they endure or break down, and
+articulate what democratic citizenship requires in practice.
+Register with the PSC number if you want it to count towards PSC.
+Register with the PPE number if you want it to count towards PPE.</t>
+  </si>
+  <si>
+    <t>PSC-310-01</t>
+  </si>
+  <si>
+    <t>This year, citizens in three U.S. states are voting on whether to
+establish a right to abortion, while in a fourth they're voting
+on removing abortion rights from their state constitution. In
+five other states, voters are being asked to decide criminal
+justice policies - including the penalty for selling fentanyl;
+which crimes should and shouldn't be eligible for bail; and
+whether those convicted of trafficking minors should face life in
+prison. In yet other states, voters are weighing in on housing
+policy, taxation, and whether students should be required to
+provide medical verification of biological sex to participate in
+sports. Should decisions like this be placed in the hands of
+everyday citizens, or should they only be made by elected
+representatives? What are the consequences when public policy is
+decided by voters directly? This course is designed to prepare
+you to answer these questions well. Through readings, podcasts,
+discussion, and original case study research, we'll dive deeply
+into historical and current political thought surrounding direct
+democracy in the United States; political science studies of its
+effects on civic engagement, civil rights, equality, and other
+outcomes; and recent uses of direct democracy for policymaking in
+a variety of American states and localities. 
+Register with the PSC number if you want this course to count
+toward PSC. Register
+with PPE number if you want it to count towards PPE.</t>
+  </si>
+  <si>
+    <t>PSC-322-01</t>
+  </si>
+  <si>
+    <t>Politics of the European Union</t>
+  </si>
+  <si>
+    <t>PSC-340-01</t>
+  </si>
+  <si>
+    <t>This course provides an introduction to international political
+economy (IPE), the study of the interactions between politics and
+economics, governments, and markets. We will attempt to answer
+the following questions: How do political processes influence
+economic decision-making? What influence do national and
+international economic forces have on political outcomes?
+Specifically, we will discuss the roles of social movements,
+political parties, public opinion, and multinational corporations
+in shaping the global economy. In developing answers to these
+questions, we will explore major current problems and debates in
+the global economy from both historical and theoretical
+perspectives. 
+This course has five modules: Trade, Foreign Direct Investment,
+International Monetary System, Foreign Aid, and Globalization &amp;
+Controversies. We will also learn major international
+institutions governing these issue areas, including the World
+Trade Organization (WTO), the Investor-State Dispute Settlement
+(ISDS), the International Monetary Fund (IMF), World Bank (WB),
+and the Asian Infrastructure Investment Bank (AIIB). In the end,
+students will learn about the formation, function, and impacts of
+international political economy. Students should be ready
+for active participation in the student-oriented learning.
+Students who want this to count as ASI, should sign up under the
+ASI number.  Students who want this to count towards PSC, should
+sign up under the PSC number. Students who want this to count as
+PPE, should sign up under the PPE number.</t>
+  </si>
+  <si>
+    <t>PSY-101-01</t>
+  </si>
+  <si>
+    <t>Introduction to Psychology</t>
+  </si>
+  <si>
+    <t>PSY</t>
+  </si>
+  <si>
+    <t>Psychology</t>
+  </si>
+  <si>
+    <t>BAX 101</t>
+  </si>
+  <si>
+    <t>Ghazali, Hedayat</t>
+  </si>
+  <si>
+    <t>PSY-101-02</t>
+  </si>
+  <si>
+    <t>Olofson, Eric</t>
+  </si>
+  <si>
+    <t>PSY-110-01</t>
+  </si>
+  <si>
+    <t>Mindfulness and Health</t>
+  </si>
+  <si>
+    <t>Mindfulness has become increasingly popular in programs to help
+support health and wellness. Studies of mindfulness programs have
+focused on a range of potential benefits, from stress reduction
+and managing blood pressure, to helping with substance abuse and
+sleep quality. In this course, we focus on the psychology of
+stress and focus on developing mindfulness through practices
+drawn from Mindfulness-based Stress Reduction (MBSR), adapted for
+the college classroom. We will also consider how mindfulness
+programs today (which is often presented as set of secular tools)
+have roots in several contemplative traditions. Class activities
+will focus heavily on active participation in components MBSR and
+application of mindfulness to our daily life</t>
+  </si>
+  <si>
+    <t>PSY-201-01</t>
+  </si>
+  <si>
+    <t>Research Methods &amp; Stats I</t>
+  </si>
+  <si>
+    <t>PSY-202-01</t>
+  </si>
+  <si>
+    <t>Research Methods &amp; Stats II</t>
+  </si>
+  <si>
+    <t>PSY-204-01</t>
+  </si>
+  <si>
+    <t>Students should sign up for the PSY number if they want it to
+count as PSY. Students should sign up for the NSC number if they
+want it to count as NSC.</t>
+  </si>
+  <si>
+    <t>PSY-210-01</t>
+  </si>
+  <si>
+    <t>Lifespan Development</t>
+  </si>
+  <si>
+    <t>This course delves into the complexities of human development,
+tracing the intricate journey from conception through late
+adulthood and ultimately, the end of life. Through a
+comprehensive exploration of major theories, research methods,
+and empirical findings, students will gain insight into the
+physical, cognitive, social, and emotional changes that unfold
+across the lifespan. Topics will include prenatal development,
+infancy, childhood, adolescence, emerging and middle adulthood,
+aging, family and peer relationships, identity formation,
+language and cognitive development, and the profound impact of
+social and cultural influences on development.
+Our focus will be on the dynamic relationship between biological,
+psychological, social, and cultural factors that shape
+developmental trajectories, as well as the significant individual
+differences that emerge across diverse populations and contexts.
+By critically evaluating contemporary research and considering
+the multifaceted nature of human development, students will
+develop a nuanced understanding of the lifelong process.</t>
+  </si>
+  <si>
+    <t>PSY-220-01</t>
+  </si>
+  <si>
+    <t>Child Development</t>
+  </si>
+  <si>
+    <t>PSY-222-01</t>
+  </si>
+  <si>
+    <t>Social Psychology</t>
+  </si>
+  <si>
+    <t>Horton, Bobby</t>
+  </si>
+  <si>
+    <t>PSY-223-01</t>
+  </si>
+  <si>
+    <t>Abnormal Psychology</t>
+  </si>
+  <si>
+    <t>DET 111</t>
+  </si>
+  <si>
+    <t>PSY-233-01</t>
+  </si>
+  <si>
+    <t>Students should sign up for PSY number if they want it to count
+as PSY.  Students should sign up for NSC number if they want it
+to count as NSC.</t>
+  </si>
+  <si>
+    <t>PSY-301-01</t>
+  </si>
+  <si>
+    <t>Literature Review</t>
+  </si>
+  <si>
+    <t>PSY-310-01</t>
+  </si>
+  <si>
+    <t>Addiction (whether involving the use of substances like alcohol
+or other drugs or behaviors such as gambling) can have steep
+costs for both individuals and society. To reduce the burden and
+suffering associated with addiction, it is critical to have a
+better understanding of the biological factors that are promote
+the development of addictive disorders. In this course, we will
+consider the neuroscience of addiction, with a focus on brain
+systems that support reward and craving, and how our
+understanding of the biological basis of addiction can be used to
+develop effective treatments and prevention strategies.
+If student wants it to count as PSY, sign up under the PSY
+number.  If student wants it to count as NSC, sign up under the
+NSC number.</t>
+  </si>
+  <si>
+    <t>PSY-331-01</t>
+  </si>
+  <si>
+    <t>Research Cognitive Psychology</t>
+  </si>
+  <si>
+    <t>PSY-332-01</t>
+  </si>
+  <si>
+    <t>Students should sign up for the PSY number for it to count as
+PSY.  Students should sign up for the NSC number for it to count
+as NSc.</t>
+  </si>
+  <si>
+    <t>PSY-496-01</t>
+  </si>
+  <si>
+    <t>Senior Project</t>
+  </si>
+  <si>
+    <t>Meets in instructor office by arrangement</t>
+  </si>
+  <si>
+    <t>PSY-496-02</t>
+  </si>
+  <si>
+    <t>Meets in instructor office (Center 208) by arrangement</t>
+  </si>
+  <si>
+    <t>PSY-496-03</t>
+  </si>
+  <si>
+    <t>PSY-496-04</t>
+  </si>
+  <si>
+    <t>REL-104-01</t>
+  </si>
+  <si>
+    <t>Religions of China and Japan</t>
+  </si>
+  <si>
+    <t>REL</t>
+  </si>
+  <si>
+    <t>Religion</t>
+  </si>
+  <si>
+    <t>CEN 216</t>
+  </si>
+  <si>
+    <t>REL-162-01</t>
+  </si>
+  <si>
+    <t>His &amp; Lit of the New Testament</t>
+  </si>
+  <si>
+    <t>REL-172-01</t>
+  </si>
+  <si>
+    <t>Reformation to Modern Era</t>
+  </si>
+  <si>
+    <t>Baer, Jonathan</t>
+  </si>
+  <si>
+    <t>REL-196-01</t>
+  </si>
+  <si>
+    <t>Religion &amp; Literature</t>
+  </si>
+  <si>
+    <t>REL-250-01</t>
+  </si>
+  <si>
+    <t>Enoch and the Fallen Angels</t>
+  </si>
+  <si>
+    <t>Enoch is a book. Angels fell in it. It is pretty interesting, so
+you should consider taking this class.</t>
+  </si>
+  <si>
+    <t>REL-270-01</t>
+  </si>
+  <si>
+    <t>Theological Ethics</t>
+  </si>
+  <si>
+    <t>REL-280-01</t>
+  </si>
+  <si>
+    <t>Contemporary Amerian Religion</t>
+  </si>
+  <si>
+    <t>This discussion course examines the nature and contours of
+religion in the U.S. today and in recent decades. The American
+religious atmosphere is undergoing significant changes, from the
+diminishment of denominationalism and associated religious
+identities, to individualized bespoke spirituality and the
+substantial recent growth of "nones" (people with no declared
+religious affiliation). We will situate such changes
+historically, but our main focus will be analyzing the current
+landscape and its meaning for collective and individual
+religiosity, as well as for American culture and society
+generally. We will cover a diverse range of religious
+expressions, from more traditional to newer forms of religiosity.</t>
+  </si>
+  <si>
+    <t>REL-290-01</t>
+  </si>
+  <si>
+    <t>Ritual in Religion and Life</t>
+  </si>
+  <si>
+    <t>"All rites begin in simplicity, are brought to fulfillment in
+elegant form, and end in joy."  So says Xunzi, the great
+Confucian writer of antiquity.  Is he right?  What are rituals? 
+Are they routine acts, which we do simply because we've always
+done them?  Or are they meaningful acts, which we do because they
+actually signify something?  If the latter, what do they signify?
+Can we say that all rituals somehow religious?  If so, why?  If
+not, why not?  In this half-course, we'll read selections from
+various writers on ritual.  Using film and other media, we'll
+also look at a variety of ritual activities from different
+cultures, including College rituals, religious ceremonies,
+holidays like Thanksgiving, and the "little rituals" of everyday
+life in, e.g., media, sports, or politics.</t>
+  </si>
+  <si>
+    <t>REL-290-02</t>
+  </si>
+  <si>
+    <t>Symbols and Myths</t>
+  </si>
+  <si>
+    <t>Do myths and symbols belong in the skill-set of people living in
+a modern scientific world?  Or are they playthings for nerds or
+soft-minded romantics?  What exactly are symbols?  Myths?  What
+do they do?  Are they socially constructed?  Archetypal? 
+Something else?  How important are they for religion?  Can you
+have a religion that's "demythologized"?  Should you?  These are
+some of the questions that we'll tackle in this half-course. 
+We'll read selections from, among others, Paul Tillich and Wendy
+Doniger, as well as their critics.  Using film and other media,
+we'll also read or look at a variety of myths, both ancient and
+modern.</t>
+  </si>
+  <si>
+    <t>REL-297-01</t>
+  </si>
+  <si>
+    <t>Anthropology of Religion</t>
+  </si>
+  <si>
+    <t>REL-373-01</t>
+  </si>
+  <si>
+    <t>This is a course on theology focusing on the relation of the
+"natural" world to God. For most of human history, people needed
+to think of their protection from the threats of the natural
+world: its storms, its sun, its droughts, and so on. But today
+the arrow of influence has changed. The world needs to be
+protected from the human being: its waste, its combustion
+engines, its pollution. Ecotheology examines ways that religious
+faith shapes, strengthens, sometimes undercuts, and always
+affects efforts at living humanely in the natural world. "Oikos",
+from which the prefix "eco-" comes means "home", and some
+attention will be given in class to the ways that "home" can
+function theologically at a moment of global climate crisis.
+Students should register under the REL number for it to count as
+REL.  Students should register under the ENS number for it to
+count as ENS.</t>
+  </si>
+  <si>
+    <t>RHE-101-01</t>
+  </si>
+  <si>
+    <t>Public Speaking</t>
+  </si>
+  <si>
+    <t>RHE</t>
+  </si>
+  <si>
+    <t>Rhetoric</t>
+  </si>
+  <si>
+    <t>FIN S206</t>
+  </si>
+  <si>
+    <t>Khan, Azmat</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>RHE-101-02</t>
+  </si>
+  <si>
+    <t>Tscholl, Gabriela</t>
+  </si>
+  <si>
+    <t>RHE-101-03</t>
+  </si>
+  <si>
+    <t>RHE-101-04</t>
+  </si>
+  <si>
+    <t>RHE-201-01</t>
+  </si>
+  <si>
+    <t>Reasoning &amp; Advocacy</t>
+  </si>
+  <si>
+    <t>RHE-270-01</t>
+  </si>
+  <si>
+    <t>Sports Rhetoric</t>
+  </si>
+  <si>
+    <t>Mehltretter, Sara</t>
+  </si>
+  <si>
+    <t>Sport plays an integral role in forming the social and political
+fabric of society. As a center of public attention, sport
+amplifies hopes and joys as well as concerns and issues. Sport is
+a platform for public discourse about who we are and what we
+value. That is to say, sport both reflects and shapes culture. In
+this course we will study rhetorics of sport and sporting
+culture, including how athletes, coaches, leagues, broadcasters,
+and fans use language, image, and ritual. We will consider myths,
+heroes, and sacred rituals of sport, apologia and image repair,
+the construction of gender and race in sport, and sport's role in
+democracy and community. Students will complete reading
+assignments, presentations, and independent rhetorical criticism.
+FR, SO and JR should register for RHE-270-01.  Seniors should
+register for RHE-270-01SR.</t>
+  </si>
+  <si>
+    <t>RHE-270-01SR</t>
+  </si>
+  <si>
+    <t>Sport plays an integral role in forming the social and political
+fabric of society. As a center of public attention, sport
+amplifies hopes and joys as well as concerns and issues. Sport is
+a platform for public discourse about who we are and what we
+value. That is to say, sport both reflects and shapes culture. In
+this course we will study rhetorics of sport and sporting
+culture, including how athletes, coaches, leagues, broadcasters,
+and fans use language, image, and ritual. We will consider myths,
+heroes, and sacred rituals of sport, apologia and image repair,
+the construction of gender and race in sport, and sport's role in
+democracy and community. Students will complete reading
+assignments, presentations, and independent rhetorical criticism.
+Seniors should reigster for RHE-270-01SR.  FR, SO and JR should
+register for RHE-270-01.</t>
+  </si>
+  <si>
+    <t>RHE-270-02</t>
+  </si>
+  <si>
+    <t>Rhetoric and Generative AI</t>
+  </si>
+  <si>
+    <t>How does generative artificial intelligence (re)shape our
+understanding of human agency? What are the implications of this
+changing understanding for how we-as citizens in a democratic
+society-create, circulate, interpret, and contest meaning?
+Conversely, how do our own rhetorical practices shape what AI
+becomes? This course explores these questions by examining the
+relationship between rhetoric and generative AI. Rather than
+treating AI merely as a compositional tool, we will approach it
+as a rhetorical site where communicative, institutional,
+ideological, and material practices converge. Drawing on
+classical and contemporary rhetorical theory, students will learn
+to critically analyze diverse scholarly texts and media,
+experiment with creating persuasive texts using AI, and evaluate
+AI-generated content for accuracy, audience awareness, and social
+impact.</t>
+  </si>
+  <si>
+    <t>RHE-280-01</t>
+  </si>
+  <si>
+    <t>Deliberation &amp; Democracy</t>
+  </si>
+  <si>
+    <t>M W  2:10PM-4:00PM</t>
+  </si>
+  <si>
+    <t>RHE-320-01</t>
+  </si>
+  <si>
+    <t>Classical Rhetoric</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>This course is set to Instructor consent as students will be
+pre-registered.</t>
+  </si>
+  <si>
+    <t>RHE-350-01</t>
+  </si>
+  <si>
+    <t>Contemp Rhetorical Theo &amp; Crit</t>
+  </si>
+  <si>
+    <t>Abbott, Jenn</t>
+  </si>
+  <si>
+    <t>RHE-370-01</t>
+  </si>
+  <si>
+    <t>Can chords persuade an audience? Why might the ambient sounds in
+coffee shops inspire us to be productive? In what ways does music
+bring communities together? How do podcasts weave together sound,
+music, and language to explore civic issues? This course will
+introduce students to rhetorical theories and analyses of sound
+and music in order to answer these and related questions. We will
+explore artifacts such as pop music, orchestral music, ambient
+noise, natural soundscapes, digital remixes, podcasts, listening
+practices, and the voices (or lack thereof) of rhetors
+themselves. Students will complete a research project on sound
+and/or music using both traditional modalities for academic work
+(e.g., writing, oral presentation) as well as sonic modalities
+(e.g., podcasting, remix).  
+Students should sign up under the RHE number is they want it to
+count towards RHE. Students should sign up under the MUS number
+if they want it to count towards MUS.</t>
+  </si>
+  <si>
+    <t>RHE-370-02</t>
+  </si>
+  <si>
+    <t>Social Movement Rhetoric</t>
+  </si>
+  <si>
+    <t>How and why do individuals mobilize into collectives? How do
+social movements negotiate, contest, and mitigate against
+institutional systems, opposition movements, and lack of
+resources to affect change? This course will examine the
+communication strategies of social movements. We will examine
+historical and contemporary social movements, with topics
+including but not limited to civil rights, environmentalism, and
+women's rights. Students will read essays of rhetorical
+criticism, encounter primary and popular texts and media, and
+produce an independent rhetorical criticism on a topic of their
+choosing.</t>
+  </si>
+  <si>
+    <t>SPA-102-01</t>
+  </si>
+  <si>
+    <t>Elementary Spanish II</t>
+  </si>
+  <si>
+    <t>SPA</t>
+  </si>
+  <si>
+    <t>Spanish</t>
+  </si>
+  <si>
+    <t>Welch, Marc</t>
+  </si>
+  <si>
+    <t>SPA-102L-01</t>
+  </si>
+  <si>
+    <t>Elementary Spanish II Lab</t>
+  </si>
+  <si>
+    <t>Cabrerizo, Iker - Manzano, Pablo</t>
+  </si>
+  <si>
+    <t>SPA-102L-02</t>
+  </si>
+  <si>
+    <t>SPA-102L-03</t>
   </si>
   <si>
     <t>TU  8:25AM-9:15AM</t>
   </si>
   <si>
-    <t>LAT-101L-02</t>
-[...229 lines deleted...]
-    <t>The Singing Actor</t>
+    <t>SPA-103-01</t>
+  </si>
+  <si>
+    <t>Accelerated Elementary Spanish</t>
+  </si>
+  <si>
+    <t>SPA-103L-01</t>
+  </si>
+  <si>
+    <t>Accelerated Elem Spanish Lab</t>
+  </si>
+  <si>
+    <t>SPA-103L-02</t>
+  </si>
+  <si>
+    <t>SPA-103L-03</t>
+  </si>
+  <si>
+    <t>SPA-201-01</t>
+  </si>
+  <si>
+    <t>Intermediate Spanish</t>
+  </si>
+  <si>
+    <t>SPA-201-02</t>
+  </si>
+  <si>
+    <t>SPA-201L-01</t>
+  </si>
+  <si>
+    <t>Intermediate Spanish Lab</t>
+  </si>
+  <si>
+    <t>SPA-201L-02</t>
+  </si>
+  <si>
+    <t>SPA-201L-03</t>
+  </si>
+  <si>
+    <t>SPA-201L-04</t>
+  </si>
+  <si>
+    <t>SPA-201L-05</t>
+  </si>
+  <si>
+    <t>TH  2:40PM-3:30PM</t>
+  </si>
+  <si>
+    <t>SPA-201L-06</t>
+  </si>
+  <si>
+    <t>F  8:00AM-8:50AM</t>
+  </si>
+  <si>
+    <t>SPA-202-01</t>
+  </si>
+  <si>
+    <t>Span Lang &amp; Hispanic Cultures</t>
+  </si>
+  <si>
+    <t>Monsalve, Maria</t>
+  </si>
+  <si>
+    <t>SPA-202-02</t>
+  </si>
+  <si>
+    <t>SPA-202L-01</t>
+  </si>
+  <si>
+    <t>Span Lang/Hisp Cultures Lab</t>
+  </si>
+  <si>
+    <t>SPA-202L-02</t>
+  </si>
+  <si>
+    <t>SPA-202L-03</t>
+  </si>
+  <si>
+    <t>SPA-202L-04</t>
+  </si>
+  <si>
+    <t>SPA-202L-05</t>
+  </si>
+  <si>
+    <t>SPA-202L-06</t>
+  </si>
+  <si>
+    <t>SPA-277-01</t>
+  </si>
+  <si>
+    <t>SPA-277G-01</t>
+  </si>
+  <si>
+    <t>SPA-301-01</t>
+  </si>
+  <si>
+    <t>Conversation &amp; Composition</t>
+  </si>
+  <si>
+    <t>WL, GCJD</t>
+  </si>
+  <si>
+    <t>SPA-302-01</t>
+  </si>
+  <si>
+    <t>SPA-312G-01</t>
+  </si>
+  <si>
+    <t>SPA-313-01</t>
+  </si>
+  <si>
+    <t>Poetics of Ruins</t>
+  </si>
+  <si>
+    <t>This course explores the aesthetic, philosophical, and
+psychological dimensions of ruins in Spanish and Latin American
+poetry from the Spanish Baroque period to contemporary poetry.
+Ruins will reveal the melancholy of the Roman past, the anxieties
+of collapsing empires, and colonial devastation, as well as the
+splendors of pre-Columbian civilizations, 20th-century
+experimental writing, and contemporary takes on ruins that
+address trauma, displacement, violence, and exile.</t>
+  </si>
+  <si>
+    <t>THE-101-01</t>
+  </si>
+  <si>
+    <t>Introduction to Theater</t>
+  </si>
+  <si>
+    <t>THE</t>
+  </si>
+  <si>
+    <t>Theater</t>
   </si>
   <si>
     <t>FIN EXP</t>
   </si>
   <si>
-    <t>Peterson, K.T.</t>
-[...1201 lines deleted...]
-  <si>
     <t>THE-103-01</t>
   </si>
   <si>
-    <t>Improv for the Actor</t>
-[...9 lines deleted...]
-vulnerability.</t>
+    <t>Explore how culture, history, and politics has shifted and
+changed men's fashion. We'll dive into the ways individual style
+is influenced by your background, culture, and perspective.
+Expect lively discussions, fresh perspectives, and some hands-on
+learning as we unpack the stories, identities, and influences
+behind men's style.  
+Register under the THE number if you want it
+to count toward THE.  Register under the BLS number if you want
+it to count for BLS.</t>
   </si>
   <si>
     <t>THE-103-02</t>
   </si>
   <si>
-    <t xml:space="preserve"> This course is designed for both new and experienced vocalists
-[...27 lines deleted...]
-    <t>Intro to Scenic Design</t>
+    <t>Acting for Success</t>
+  </si>
+  <si>
+    <t>Are you ready to super-charge your interpersonal skills? This
+fast-paced course combines an acting for non-majors approach with
+personal and professional development. Students will participate
+in physical and vocal training, and deep-dive into personal
+habits and communication styles. Students will read and analyze
+modern plays in order to create a personal essay and monologue
+from their own experience. Students will give speeches,
+masterclass-style presentations in a subject of the student's
+choosing, and find their best footing in high-stress situations
+through mock-interviews and a live play audition.</t>
+  </si>
+  <si>
+    <t>THE-103G-03</t>
+  </si>
+  <si>
+    <t>This course will explore how the human body communicates meaning
+in various global contexts. Emphasizing non-Western physical
+practices such as yoga, we will investigate how these traditions
+have evolved over time. Performance forms we will encounter
+include Ta'ziyeh,Tai Chi, and (Teatro del Oprimido), as well as
+performance techniques with East and Southeast Asian lineages
+like Viewpoints, Suzuki and Rasa. While exploring with global
+theatrical traditions, we will explore how ideas of gender are
+interpreted and performed in non-Western contexts. Additional
+areas of focus will include mask, clowning, puppets and other
+performing objects. 
+Register with the THE number if you want it to count towards THE.
+Register with the ASI number if you want it to count towards ASI.
+Register with the GEN number if you want
+it to count towards GEN.</t>
+  </si>
+  <si>
+    <t>THE-204-01</t>
+  </si>
+  <si>
+    <t>Students should register for the THE number if they want it to
+count as THE.  Students should register for GEN number if they
+want it to count for GEN.</t>
+  </si>
+  <si>
+    <t>THE-210-01</t>
+  </si>
+  <si>
+    <t>LFA, LS</t>
+  </si>
+  <si>
+    <t>THE-215-01</t>
+  </si>
+  <si>
+    <t>Students should sign up under the THE number if they want it to
+count towards THE.  Students should sign up under ENG number if
+they want it to count towards ENG.</t>
+  </si>
+  <si>
+    <t>THE-303-01</t>
+  </si>
+  <si>
+    <t>PQ: Global Design &amp; Puppetry</t>
+  </si>
+  <si>
+    <t>FIN TGRR</t>
   </si>
   <si>
     <t>Vogel, David</t>
   </si>
   <si>
-    <t>THE-207-01</t>
-[...65 lines deleted...]
-    <t>THE-498-01</t>
+    <t>This is by Instructor consent and for FR, SO and JR only.
+Here is your chance to lean in to your artistic self and study
+global design, both here and abroad. Anchored in Czech theatrical
+design and puppet history, the course will explore global design
+themes throughout history and build to the development of a
+personal Philosophy of Design. We will then travel to Prague,
+Czechia, to become immersed in that city's deep cultural and
+artistic heritage, testing our theories against some of the
+world's highest-caliber theatrical design projects. We'll be
+attending theatrical and puppet performances, art and cultural
+museums, with three days at the internationally-renowned Prague
+Quadrennial exhibition, with this year's theme, "Absences and
+Silences." Plus, you will get to create your own puppet with the
+carving masters at Puppets-in-Prague!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <charset val="0"/>
       <color indexed="8"/>
       <u val="none"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
@@ -4574,51 +5194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:S397"/>
+  <dimension ref="A1:S414"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="12.0" customWidth="true"/>
     <col min="3" max="3" width="32.0" customWidth="true"/>
     <col min="6" max="6" width="32.0" customWidth="true"/>
     <col min="19" max="19" width="128.0" customWidth="true"/>
     <col min="1" max="1" width="8.0" customWidth="true"/>
     <col min="4" max="4" width="12.0" customWidth="true"/>
     <col min="5" max="5" width="12.0" customWidth="true"/>
     <col min="7" max="7" width="24.0" customWidth="true"/>
     <col min="8" max="8" width="12.0" customWidth="true"/>
     <col min="9" max="9" width="12.0" customWidth="true"/>
     <col min="10" max="10" width="32.0" customWidth="true"/>
     <col min="11" max="11" width="32.0" customWidth="true"/>
     <col min="12" max="12" width="32.0" customWidth="true"/>
     <col min="13" max="13" width="16.0" customWidth="true"/>
     <col min="14" max="14" width="12.0" customWidth="true"/>
     <col min="15" max="15" width="12.0" customWidth="true"/>
     <col min="16" max="16" width="12.0" customWidth="true"/>
     <col min="17" max="17" width="12.0" customWidth="true"/>
     <col min="18" max="18" width="12.0" customWidth="true"/>
   </cols>
@@ -4707,23360 +5327,24363 @@
       <c r="H2" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I2" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J2" t="s" s="0">
         <v>29</v>
       </c>
       <c r="K2" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L2" t="s" s="0">
         <v>30</v>
       </c>
       <c r="M2" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N2" t="s" s="0">
         <v>31</v>
       </c>
       <c r="O2" t="s" s="0">
         <v>32</v>
       </c>
       <c r="P2" t="s" s="0">
+        <v>31</v>
+      </c>
+      <c r="Q2" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R2" t="s" s="0">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="S2" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B3" t="s" s="0">
+        <v>34</v>
+      </c>
+      <c r="C3" t="s" s="0">
+        <v>35</v>
+      </c>
+      <c r="D3" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E3" t="s" s="0">
         <v>36</v>
       </c>
-      <c r="C3" t="s" s="0">
-[...7 lines deleted...]
-      </c>
       <c r="F3" t="s" s="0">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G3" t="s" s="0">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H3" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I3" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J3" t="s" s="0">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="K3" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L3" t="s" s="0">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M3" t="s" s="0">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="N3" t="s" s="0">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="O3" t="s" s="0">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="P3" t="s" s="0">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q3" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R3" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S3" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B4" t="s" s="0">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C4" t="s" s="0">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D4" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E4" t="s" s="0">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="F4" t="s" s="0">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G4" t="s" s="0">
         <v>26</v>
       </c>
       <c r="H4" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I4" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J4" t="s" s="0">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K4" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L4" t="s" s="0">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s" s="0">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s" s="0">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O4" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P4" t="s" s="0">
         <v>45</v>
       </c>
-      <c r="P4" t="s" s="0">
+      <c r="Q4" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R4" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S4" t="s" s="0">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B5" t="s" s="0">
         <v>47</v>
       </c>
       <c r="C5" t="s" s="0">
         <v>48</v>
       </c>
       <c r="D5" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E5" t="s" s="0">
+        <v>36</v>
+      </c>
+      <c r="F5" t="s" s="0">
+        <v>37</v>
+      </c>
+      <c r="G5" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H5" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I5" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J5" t="s" s="0">
+        <v>29</v>
+      </c>
+      <c r="K5" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L5" t="s" s="0">
+        <v>39</v>
+      </c>
+      <c r="M5" t="s" s="0">
+        <v>40</v>
+      </c>
+      <c r="N5" t="s" s="0">
+        <v>45</v>
+      </c>
+      <c r="O5" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P5" t="s" s="0">
+        <v>45</v>
+      </c>
+      <c r="Q5" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R5" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S5" t="s" s="0">
         <v>49</v>
-      </c>
-[...43 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B6" t="s" s="0">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="C6" t="s" s="0">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="D6" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s" s="0">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="F6" t="s" s="0">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="G6" t="s" s="0">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="H6" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I6" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J6" t="s" s="0">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="K6" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L6" t="s" s="0">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="M6" t="s" s="0">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="N6" t="s" s="0">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="O6" t="s" s="0">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P6" t="s" s="0">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="Q6" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R6" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S6" t="s" s="0">
-        <v>0</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B7" t="s" s="0">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="C7" t="s" s="0">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="D7" t="s" s="0">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s" s="0">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="F7" t="s" s="0">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="G7" t="s" s="0">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="H7" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I7" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J7" t="s" s="0">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="K7" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L7" t="s" s="0">
+        <v>58</v>
+      </c>
+      <c r="M7" t="s" s="0">
+        <v>40</v>
+      </c>
+      <c r="N7" t="s" s="0">
+        <v>59</v>
+      </c>
+      <c r="O7" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P7" t="s" s="0">
+        <v>59</v>
+      </c>
+      <c r="Q7" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R7" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S7" t="s" s="0">
         <v>60</v>
-      </c>
-[...19 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B8" t="s" s="0">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="C8" t="s" s="0">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="D8" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E8" t="s" s="0">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="F8" t="s" s="0">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="G8" t="s" s="0">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="H8" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I8" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J8" t="s" s="0">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="K8" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L8" t="s" s="0">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="M8" t="s" s="0">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="N8" t="s" s="0">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="O8" t="s" s="0">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P8" t="s" s="0">
-        <v>78</v>
+        <v>45</v>
       </c>
       <c r="Q8" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R8" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S8" t="s" s="0">
-        <v>0</v>
+        <v>64</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B9" t="s" s="0">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="C9" t="s" s="0">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="D9" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E9" t="s" s="0">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="F9" t="s" s="0">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="G9" t="s" s="0">
-        <v>81</v>
+        <v>26</v>
       </c>
       <c r="H9" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I9" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J9" t="s" s="0">
-        <v>82</v>
+        <v>57</v>
       </c>
       <c r="K9" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L9" t="s" s="0">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="M9" t="s" s="0">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="N9" t="s" s="0">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="O9" t="s" s="0">
-        <v>78</v>
+        <v>32</v>
       </c>
       <c r="P9" t="s" s="0">
+        <v>45</v>
+      </c>
+      <c r="Q9" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R9" t="s" s="0">
         <v>33</v>
       </c>
-      <c r="Q9" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="S9" t="s" s="0">
-        <v>0</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B10" t="s" s="0">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="C10" t="s" s="0">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="D10" t="s" s="0">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s" s="0">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="F10" t="s" s="0">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="G10" t="s" s="0">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="H10" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I10" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J10" t="s" s="0">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="K10" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L10" t="s" s="0">
-        <v>87</v>
+        <v>58</v>
       </c>
       <c r="M10" t="s" s="0">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="N10" t="s" s="0">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="O10" t="s" s="0">
-        <v>78</v>
+        <v>32</v>
       </c>
       <c r="P10" t="s" s="0">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="Q10" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R10" t="s" s="0">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="S10" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B11" t="s" s="0">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="C11" t="s" s="0">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="D11" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E11" t="s" s="0">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="F11" t="s" s="0">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="G11" t="s" s="0">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="H11" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I11" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J11" t="s" s="0">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="K11" t="s" s="0">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="L11" t="s" s="0">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="M11" t="s" s="0">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="N11" t="s" s="0">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="O11" t="s" s="0">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="P11" t="s" s="0">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="Q11" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R11" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S11" t="s" s="0">
-        <v>94</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B12" t="s" s="0">
-        <v>95</v>
+        <v>81</v>
       </c>
       <c r="C12" t="s" s="0">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="D12" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E12" t="s" s="0">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="F12" t="s" s="0">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="G12" t="s" s="0">
-        <v>97</v>
+        <v>26</v>
       </c>
       <c r="H12" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I12" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J12" t="s" s="0">
-        <v>82</v>
+        <v>44</v>
       </c>
       <c r="K12" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L12" t="s" s="0">
-        <v>91</v>
+        <v>67</v>
       </c>
       <c r="M12" t="s" s="0">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="N12" t="s" s="0">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="O12" t="s" s="0">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P12" t="s" s="0">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="Q12" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R12" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S12" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B13" t="s" s="0">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="C13" t="s" s="0">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="D13" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E13" t="s" s="0">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="F13" t="s" s="0">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="G13" t="s" s="0">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="H13" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I13" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J13" t="s" s="0">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="K13" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L13" t="s" s="0">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="M13" t="s" s="0">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="N13" t="s" s="0">
-        <v>98</v>
+        <v>45</v>
       </c>
       <c r="O13" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P13" t="s" s="0">
         <v>45</v>
       </c>
-      <c r="P13" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="Q13" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R13" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S13" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B14" t="s" s="0">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="C14" t="s" s="0">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="D14" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E14" t="s" s="0">
-        <v>50</v>
+        <v>87</v>
       </c>
       <c r="F14" t="s" s="0">
-        <v>51</v>
+        <v>88</v>
       </c>
       <c r="G14" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H14" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I14" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J14" t="s" s="0">
+        <v>89</v>
+      </c>
+      <c r="K14" t="s" s="0">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="L14" t="s" s="0">
         <v>91</v>
       </c>
       <c r="M14" t="s" s="0">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="N14" t="s" s="0">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="O14" t="s" s="0">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P14" t="s" s="0">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="Q14" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R14" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S14" t="s" s="0">
-        <v>0</v>
+        <v>92</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B15" t="s" s="0">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="C15" t="s" s="0">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="D15" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E15" t="s" s="0">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="F15" t="s" s="0">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="G15" t="s" s="0">
-        <v>107</v>
+        <v>26</v>
       </c>
       <c r="H15" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I15" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J15" t="s" s="0">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="K15" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L15" t="s" s="0">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="M15" t="s" s="0">
-        <v>110</v>
+        <v>68</v>
       </c>
       <c r="N15" t="s" s="0">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="O15" t="s" s="0">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P15" t="s" s="0">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="Q15" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R15" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S15" t="s" s="0">
-        <v>113</v>
+        <v>98</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B16" t="s" s="0">
-        <v>114</v>
+        <v>99</v>
       </c>
       <c r="C16" t="s" s="0">
-        <v>115</v>
+        <v>100</v>
       </c>
       <c r="D16" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s" s="0">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="F16" t="s" s="0">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="G16" t="s" s="0">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="H16" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I16" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J16" t="s" s="0">
-        <v>117</v>
+        <v>77</v>
       </c>
       <c r="K16" t="s" s="0">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="L16" t="s" s="0">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="M16" t="s" s="0">
-        <v>119</v>
+        <v>68</v>
       </c>
       <c r="N16" t="s" s="0">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="O16" t="s" s="0">
-        <v>111</v>
+        <v>32</v>
       </c>
       <c r="P16" t="s" s="0">
-        <v>34</v>
+        <v>101</v>
       </c>
       <c r="Q16" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R16" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S16" t="s" s="0">
-        <v>120</v>
+        <v>102</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B17" t="s" s="0">
-        <v>121</v>
+        <v>103</v>
       </c>
       <c r="C17" t="s" s="0">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="D17" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E17" t="s" s="0">
+        <v>87</v>
+      </c>
+      <c r="F17" t="s" s="0">
+        <v>88</v>
+      </c>
+      <c r="G17" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H17" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I17" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J17" t="s" s="0">
+        <v>29</v>
+      </c>
+      <c r="K17" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L17" t="s" s="0">
         <v>105</v>
       </c>
-      <c r="F17" t="s" s="0">
+      <c r="M17" t="s" s="0">
+        <v>68</v>
+      </c>
+      <c r="N17" t="s" s="0">
+        <v>97</v>
+      </c>
+      <c r="O17" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P17" t="s" s="0">
+        <v>97</v>
+      </c>
+      <c r="Q17" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R17" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S17" t="s" s="0">
         <v>106</v>
-      </c>
-[...37 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B18" t="s" s="0">
-        <v>128</v>
+        <v>107</v>
       </c>
       <c r="C18" t="s" s="0">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="D18" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E18" t="s" s="0">
-        <v>130</v>
+        <v>87</v>
       </c>
       <c r="F18" t="s" s="0">
-        <v>131</v>
+        <v>88</v>
       </c>
       <c r="G18" t="s" s="0">
-        <v>132</v>
+        <v>26</v>
       </c>
       <c r="H18" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I18" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J18" t="s" s="0">
-        <v>133</v>
+        <v>38</v>
       </c>
       <c r="K18" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L18" t="s" s="0">
-        <v>134</v>
+        <v>109</v>
       </c>
       <c r="M18" t="s" s="0">
-        <v>135</v>
+        <v>110</v>
       </c>
       <c r="N18" t="s" s="0">
-        <v>136</v>
+        <v>101</v>
       </c>
       <c r="O18" t="s" s="0">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="P18" t="s" s="0">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="Q18" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R18" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S18" t="s" s="0">
-        <v>0</v>
+        <v>111</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B19" t="s" s="0">
-        <v>138</v>
+        <v>112</v>
       </c>
       <c r="C19" t="s" s="0">
-        <v>139</v>
+        <v>113</v>
       </c>
       <c r="D19" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s" s="0">
-        <v>130</v>
+        <v>87</v>
       </c>
       <c r="F19" t="s" s="0">
-        <v>131</v>
+        <v>88</v>
       </c>
       <c r="G19" t="s" s="0">
-        <v>140</v>
+        <v>26</v>
       </c>
       <c r="H19" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I19" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J19" t="s" s="0">
-        <v>141</v>
+        <v>95</v>
       </c>
       <c r="K19" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L19" t="s" s="0">
-        <v>134</v>
+        <v>114</v>
       </c>
       <c r="M19" t="s" s="0">
-        <v>0</v>
+        <v>115</v>
       </c>
       <c r="N19" t="s" s="0">
-        <v>111</v>
+        <v>80</v>
       </c>
       <c r="O19" t="s" s="0">
-        <v>111</v>
+        <v>32</v>
       </c>
       <c r="P19" t="s" s="0">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="Q19" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R19" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S19" t="s" s="0">
-        <v>0</v>
+        <v>116</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B20" t="s" s="0">
-        <v>143</v>
+        <v>117</v>
       </c>
       <c r="C20" t="s" s="0">
-        <v>139</v>
+        <v>118</v>
       </c>
       <c r="D20" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E20" t="s" s="0">
-        <v>130</v>
+        <v>87</v>
       </c>
       <c r="F20" t="s" s="0">
-        <v>131</v>
+        <v>88</v>
       </c>
       <c r="G20" t="s" s="0">
-        <v>140</v>
+        <v>119</v>
       </c>
       <c r="H20" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I20" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J20" t="s" s="0">
-        <v>144</v>
+        <v>120</v>
       </c>
       <c r="K20" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L20" t="s" s="0">
-        <v>134</v>
+        <v>121</v>
       </c>
       <c r="M20" t="s" s="0">
-        <v>0</v>
+        <v>115</v>
       </c>
       <c r="N20" t="s" s="0">
-        <v>111</v>
+        <v>80</v>
       </c>
       <c r="O20" t="s" s="0">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P20" t="s" s="0">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="Q20" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R20" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S20" t="s" s="0">
-        <v>0</v>
+        <v>122</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B21" t="s" s="0">
-        <v>145</v>
+        <v>123</v>
       </c>
       <c r="C21" t="s" s="0">
-        <v>146</v>
+        <v>124</v>
       </c>
       <c r="D21" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E21" t="s" s="0">
-        <v>130</v>
+        <v>87</v>
       </c>
       <c r="F21" t="s" s="0">
-        <v>131</v>
+        <v>88</v>
       </c>
       <c r="G21" t="s" s="0">
-        <v>132</v>
+        <v>26</v>
       </c>
       <c r="H21" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I21" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J21" t="s" s="0">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="K21" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L21" t="s" s="0">
-        <v>147</v>
+        <v>125</v>
       </c>
       <c r="M21" t="s" s="0">
-        <v>148</v>
+        <v>126</v>
       </c>
       <c r="N21" t="s" s="0">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="O21" t="s" s="0">
-        <v>150</v>
+        <v>32</v>
       </c>
       <c r="P21" t="s" s="0">
-        <v>151</v>
+        <v>127</v>
       </c>
       <c r="Q21" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R21" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S21" t="s" s="0">
-        <v>0</v>
+        <v>128</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B22" t="s" s="0">
-        <v>152</v>
+        <v>129</v>
       </c>
       <c r="C22" t="s" s="0">
-        <v>153</v>
+        <v>130</v>
       </c>
       <c r="D22" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E22" t="s" s="0">
-        <v>130</v>
+        <v>87</v>
       </c>
       <c r="F22" t="s" s="0">
+        <v>88</v>
+      </c>
+      <c r="G22" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H22" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I22" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J22" t="s" s="0">
         <v>131</v>
       </c>
-      <c r="G22" t="s" s="0">
-[...10 lines deleted...]
-      </c>
       <c r="K22" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L22" t="s" s="0">
-        <v>156</v>
+        <v>132</v>
       </c>
       <c r="M22" t="s" s="0">
-        <v>0</v>
+        <v>126</v>
       </c>
       <c r="N22" t="s" s="0">
-        <v>126</v>
+        <v>45</v>
       </c>
       <c r="O22" t="s" s="0">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P22" t="s" s="0">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="Q22" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R22" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S22" t="s" s="0">
-        <v>0</v>
+        <v>133</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B23" t="s" s="0">
-        <v>157</v>
+        <v>134</v>
       </c>
       <c r="C23" t="s" s="0">
-        <v>153</v>
+        <v>135</v>
       </c>
       <c r="D23" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E23" t="s" s="0">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="F23" t="s" s="0">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G23" t="s" s="0">
-        <v>154</v>
+        <v>26</v>
       </c>
       <c r="H23" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I23" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J23" t="s" s="0">
-        <v>141</v>
+        <v>44</v>
       </c>
       <c r="K23" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L23" t="s" s="0">
-        <v>158</v>
+        <v>138</v>
       </c>
       <c r="M23" t="s" s="0">
-        <v>0</v>
+        <v>139</v>
       </c>
       <c r="N23" t="s" s="0">
-        <v>126</v>
+        <v>140</v>
       </c>
       <c r="O23" t="s" s="0">
-        <v>151</v>
+        <v>32</v>
       </c>
       <c r="P23" t="s" s="0">
-        <v>69</v>
+        <v>140</v>
       </c>
       <c r="Q23" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R23" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S23" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B24" t="s" s="0">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="C24" t="s" s="0">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="D24" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E24" t="s" s="0">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="F24" t="s" s="0">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G24" t="s" s="0">
-        <v>154</v>
+        <v>26</v>
       </c>
       <c r="H24" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I24" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J24" t="s" s="0">
-        <v>160</v>
+        <v>143</v>
       </c>
       <c r="K24" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L24" t="s" s="0">
-        <v>161</v>
+        <v>144</v>
       </c>
       <c r="M24" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N24" t="s" s="0">
-        <v>126</v>
+        <v>97</v>
       </c>
       <c r="O24" t="s" s="0">
-        <v>162</v>
+        <v>32</v>
       </c>
       <c r="P24" t="s" s="0">
-        <v>78</v>
+        <v>97</v>
       </c>
       <c r="Q24" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R24" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S24" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B25" t="s" s="0">
-        <v>163</v>
+        <v>146</v>
       </c>
       <c r="C25" t="s" s="0">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="D25" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E25" t="s" s="0">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="F25" t="s" s="0">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G25" t="s" s="0">
-        <v>154</v>
+        <v>26</v>
       </c>
       <c r="H25" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I25" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J25" t="s" s="0">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="K25" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L25" t="s" s="0">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="M25" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N25" t="s" s="0">
-        <v>126</v>
+        <v>97</v>
       </c>
       <c r="O25" t="s" s="0">
-        <v>151</v>
+        <v>32</v>
       </c>
       <c r="P25" t="s" s="0">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="Q25" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R25" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S25" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B26" t="s" s="0">
-        <v>164</v>
+        <v>149</v>
       </c>
       <c r="C26" t="s" s="0">
-        <v>165</v>
+        <v>142</v>
       </c>
       <c r="D26" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E26" t="s" s="0">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="F26" t="s" s="0">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G26" t="s" s="0">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="H26" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I26" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J26" t="s" s="0">
-        <v>108</v>
+        <v>150</v>
       </c>
       <c r="K26" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L26" t="s" s="0">
-        <v>166</v>
+        <v>148</v>
       </c>
       <c r="M26" t="s" s="0">
-        <v>148</v>
+        <v>0</v>
       </c>
       <c r="N26" t="s" s="0">
-        <v>136</v>
+        <v>97</v>
       </c>
       <c r="O26" t="s" s="0">
-        <v>167</v>
+        <v>32</v>
       </c>
       <c r="P26" t="s" s="0">
-        <v>40</v>
+        <v>97</v>
       </c>
       <c r="Q26" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R26" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S26" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B27" t="s" s="0">
-        <v>168</v>
+        <v>151</v>
       </c>
       <c r="C27" t="s" s="0">
-        <v>169</v>
+        <v>142</v>
       </c>
       <c r="D27" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E27" t="s" s="0">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="F27" t="s" s="0">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G27" t="s" s="0">
-        <v>170</v>
+        <v>26</v>
       </c>
       <c r="H27" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I27" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J27" t="s" s="0">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="K27" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L27" t="s" s="0">
-        <v>166</v>
+        <v>144</v>
       </c>
       <c r="M27" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N27" t="s" s="0">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="O27" t="s" s="0">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="P27" t="s" s="0">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="Q27" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R27" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S27" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B28" t="s" s="0">
-        <v>171</v>
+        <v>153</v>
       </c>
       <c r="C28" t="s" s="0">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="D28" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E28" t="s" s="0">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="F28" t="s" s="0">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G28" t="s" s="0">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="H28" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I28" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J28" t="s" s="0">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="K28" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L28" t="s" s="0">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="M28" t="s" s="0">
-        <v>0</v>
+        <v>139</v>
       </c>
       <c r="N28" t="s" s="0">
-        <v>111</v>
+        <v>41</v>
       </c>
       <c r="O28" t="s" s="0">
-        <v>44</v>
+        <v>158</v>
       </c>
       <c r="P28" t="s" s="0">
-        <v>69</v>
+        <v>159</v>
       </c>
       <c r="Q28" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R28" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S28" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B29" t="s" s="0">
-        <v>172</v>
+        <v>160</v>
       </c>
       <c r="C29" t="s" s="0">
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="D29" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s" s="0">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="F29" t="s" s="0">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G29" t="s" s="0">
-        <v>174</v>
+        <v>26</v>
       </c>
       <c r="H29" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I29" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J29" t="s" s="0">
-        <v>67</v>
+        <v>150</v>
       </c>
       <c r="K29" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L29" t="s" s="0">
-        <v>175</v>
+        <v>157</v>
       </c>
       <c r="M29" t="s" s="0">
-        <v>148</v>
+        <v>0</v>
       </c>
       <c r="N29" t="s" s="0">
-        <v>136</v>
+        <v>97</v>
       </c>
       <c r="O29" t="s" s="0">
-        <v>176</v>
+        <v>158</v>
       </c>
       <c r="P29" t="s" s="0">
-        <v>62</v>
+        <v>127</v>
       </c>
       <c r="Q29" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R29" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S29" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B30" t="s" s="0">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="C30" t="s" s="0">
-        <v>178</v>
+        <v>161</v>
       </c>
       <c r="D30" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s" s="0">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="F30" t="s" s="0">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G30" t="s" s="0">
-        <v>179</v>
+        <v>26</v>
       </c>
       <c r="H30" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I30" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J30" t="s" s="0">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="K30" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L30" t="s" s="0">
-        <v>175</v>
+        <v>157</v>
       </c>
       <c r="M30" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N30" t="s" s="0">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="O30" t="s" s="0">
-        <v>180</v>
+        <v>32</v>
       </c>
       <c r="P30" t="s" s="0">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="Q30" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R30" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S30" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B31" t="s" s="0">
-        <v>181</v>
+        <v>163</v>
       </c>
       <c r="C31" t="s" s="0">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="D31" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s" s="0">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="F31" t="s" s="0">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G31" t="s" s="0">
-        <v>179</v>
+        <v>165</v>
       </c>
       <c r="H31" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I31" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J31" t="s" s="0">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="K31" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L31" t="s" s="0">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="M31" t="s" s="0">
-        <v>0</v>
+        <v>139</v>
       </c>
       <c r="N31" t="s" s="0">
-        <v>111</v>
+        <v>167</v>
       </c>
       <c r="O31" t="s" s="0">
-        <v>111</v>
+        <v>32</v>
       </c>
       <c r="P31" t="s" s="0">
-        <v>34</v>
+        <v>167</v>
       </c>
       <c r="Q31" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R31" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S31" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B32" t="s" s="0">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="C32" t="s" s="0">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="D32" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E32" t="s" s="0">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="F32" t="s" s="0">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G32" t="s" s="0">
-        <v>184</v>
+        <v>26</v>
       </c>
       <c r="H32" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I32" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J32" t="s" s="0">
-        <v>67</v>
+        <v>147</v>
       </c>
       <c r="K32" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L32" t="s" s="0">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="M32" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N32" t="s" s="0">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="O32" t="s" s="0">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="P32" t="s" s="0">
-        <v>45</v>
+        <v>101</v>
       </c>
       <c r="Q32" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R32" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S32" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B33" t="s" s="0">
-        <v>185</v>
+        <v>171</v>
       </c>
       <c r="C33" t="s" s="0">
-        <v>186</v>
+        <v>169</v>
       </c>
       <c r="D33" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E33" t="s" s="0">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="F33" t="s" s="0">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G33" t="s" s="0">
-        <v>187</v>
+        <v>26</v>
       </c>
       <c r="H33" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I33" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J33" t="s" s="0">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="K33" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L33" t="s" s="0">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="M33" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N33" t="s" s="0">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="O33" t="s" s="0">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="P33" t="s" s="0">
-        <v>45</v>
+        <v>101</v>
       </c>
       <c r="Q33" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R33" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S33" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B34" t="s" s="0">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="C34" t="s" s="0">
-        <v>189</v>
+        <v>169</v>
       </c>
       <c r="D34" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s" s="0">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="F34" t="s" s="0">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G34" t="s" s="0">
-        <v>184</v>
+        <v>26</v>
       </c>
       <c r="H34" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I34" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J34" t="s" s="0">
-        <v>190</v>
+        <v>152</v>
       </c>
       <c r="K34" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L34" t="s" s="0">
-        <v>158</v>
+        <v>173</v>
       </c>
       <c r="M34" t="s" s="0">
-        <v>135</v>
+        <v>0</v>
       </c>
       <c r="N34" t="s" s="0">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="O34" t="s" s="0">
-        <v>111</v>
+        <v>32</v>
       </c>
       <c r="P34" t="s" s="0">
-        <v>34</v>
+        <v>101</v>
       </c>
       <c r="Q34" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R34" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S34" t="s" s="0">
-        <v>191</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B35" t="s" s="0">
-        <v>192</v>
+        <v>174</v>
       </c>
       <c r="C35" t="s" s="0">
-        <v>193</v>
+        <v>175</v>
       </c>
       <c r="D35" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E35" t="s" s="0">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="F35" t="s" s="0">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G35" t="s" s="0">
-        <v>187</v>
+        <v>26</v>
       </c>
       <c r="H35" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I35" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J35" t="s" s="0">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="K35" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L35" t="s" s="0">
-        <v>158</v>
+        <v>173</v>
       </c>
       <c r="M35" t="s" s="0">
-        <v>0</v>
+        <v>176</v>
       </c>
       <c r="N35" t="s" s="0">
-        <v>111</v>
+        <v>45</v>
       </c>
       <c r="O35" t="s" s="0">
-        <v>111</v>
+        <v>32</v>
       </c>
       <c r="P35" t="s" s="0">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="Q35" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R35" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S35" t="s" s="0">
-        <v>0</v>
+        <v>177</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B36" t="s" s="0">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="C36" t="s" s="0">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="D36" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E36" t="s" s="0">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="F36" t="s" s="0">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G36" t="s" s="0">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="H36" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I36" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J36" t="s" s="0">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="K36" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L36" t="s" s="0">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="M36" t="s" s="0">
-        <v>0</v>
+        <v>182</v>
       </c>
       <c r="N36" t="s" s="0">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="O36" t="s" s="0">
-        <v>151</v>
+        <v>32</v>
       </c>
       <c r="P36" t="s" s="0">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="Q36" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R36" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S36" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B37" t="s" s="0">
-        <v>198</v>
+        <v>183</v>
       </c>
       <c r="C37" t="s" s="0">
-        <v>199</v>
+        <v>184</v>
       </c>
       <c r="D37" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E37" t="s" s="0">
-        <v>200</v>
+        <v>136</v>
       </c>
       <c r="F37" t="s" s="0">
-        <v>201</v>
+        <v>137</v>
       </c>
       <c r="G37" t="s" s="0">
-        <v>202</v>
+        <v>26</v>
       </c>
       <c r="H37" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I37" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J37" t="s" s="0">
-        <v>203</v>
+        <v>150</v>
       </c>
       <c r="K37" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L37" t="s" s="0">
-        <v>204</v>
+        <v>181</v>
       </c>
       <c r="M37" t="s" s="0">
-        <v>205</v>
+        <v>0</v>
       </c>
       <c r="N37" t="s" s="0">
-        <v>31</v>
+        <v>97</v>
       </c>
       <c r="O37" t="s" s="0">
-        <v>126</v>
+        <v>32</v>
       </c>
       <c r="P37" t="s" s="0">
-        <v>40</v>
+        <v>97</v>
       </c>
       <c r="Q37" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R37" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S37" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B38" t="s" s="0">
-        <v>206</v>
+        <v>185</v>
       </c>
       <c r="C38" t="s" s="0">
-        <v>207</v>
+        <v>184</v>
       </c>
       <c r="D38" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E38" t="s" s="0">
-        <v>200</v>
+        <v>136</v>
       </c>
       <c r="F38" t="s" s="0">
-        <v>201</v>
+        <v>137</v>
       </c>
       <c r="G38" t="s" s="0">
-        <v>202</v>
+        <v>26</v>
       </c>
       <c r="H38" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I38" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J38" t="s" s="0">
-        <v>108</v>
+        <v>152</v>
       </c>
       <c r="K38" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L38" t="s" s="0">
-        <v>204</v>
+        <v>181</v>
       </c>
       <c r="M38" t="s" s="0">
-        <v>119</v>
+        <v>0</v>
       </c>
       <c r="N38" t="s" s="0">
-        <v>126</v>
+        <v>97</v>
       </c>
       <c r="O38" t="s" s="0">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="P38" t="s" s="0">
-        <v>180</v>
+        <v>97</v>
       </c>
       <c r="Q38" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R38" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S38" t="s" s="0">
-        <v>208</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B39" t="s" s="0">
-        <v>209</v>
+        <v>186</v>
       </c>
       <c r="C39" t="s" s="0">
-        <v>210</v>
+        <v>187</v>
       </c>
       <c r="D39" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E39" t="s" s="0">
-        <v>200</v>
+        <v>136</v>
       </c>
       <c r="F39" t="s" s="0">
-        <v>201</v>
+        <v>137</v>
       </c>
       <c r="G39" t="s" s="0">
-        <v>202</v>
+        <v>26</v>
       </c>
       <c r="H39" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I39" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J39" t="s" s="0">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K39" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L39" t="s" s="0">
-        <v>204</v>
+        <v>181</v>
       </c>
       <c r="M39" t="s" s="0">
-        <v>119</v>
+        <v>0</v>
       </c>
       <c r="N39" t="s" s="0">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="O39" t="s" s="0">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="P39" t="s" s="0">
-        <v>180</v>
+        <v>101</v>
       </c>
       <c r="Q39" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R39" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S39" t="s" s="0">
-        <v>211</v>
+        <v>188</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B40" t="s" s="0">
-        <v>212</v>
+        <v>189</v>
       </c>
       <c r="C40" t="s" s="0">
-        <v>213</v>
+        <v>190</v>
       </c>
       <c r="D40" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E40" t="s" s="0">
-        <v>200</v>
+        <v>136</v>
       </c>
       <c r="F40" t="s" s="0">
-        <v>201</v>
+        <v>137</v>
       </c>
       <c r="G40" t="s" s="0">
-        <v>214</v>
+        <v>26</v>
       </c>
       <c r="H40" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I40" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J40" t="s" s="0">
-        <v>29</v>
+        <v>191</v>
       </c>
       <c r="K40" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L40" t="s" s="0">
-        <v>215</v>
+        <v>173</v>
       </c>
       <c r="M40" t="s" s="0">
-        <v>216</v>
+        <v>0</v>
       </c>
       <c r="N40" t="s" s="0">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O40" t="s" s="0">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="P40" t="s" s="0">
-        <v>40</v>
+        <v>192</v>
       </c>
       <c r="Q40" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R40" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S40" t="s" s="0">
-        <v>217</v>
+        <v>193</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B41" t="s" s="0">
-        <v>218</v>
+        <v>194</v>
       </c>
       <c r="C41" t="s" s="0">
-        <v>219</v>
+        <v>195</v>
       </c>
       <c r="D41" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E41" t="s" s="0">
-        <v>200</v>
+        <v>136</v>
       </c>
       <c r="F41" t="s" s="0">
-        <v>201</v>
+        <v>137</v>
       </c>
       <c r="G41" t="s" s="0">
-        <v>202</v>
+        <v>26</v>
       </c>
       <c r="H41" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I41" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J41" t="s" s="0">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="K41" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L41" t="s" s="0">
-        <v>220</v>
+        <v>170</v>
       </c>
       <c r="M41" t="s" s="0">
-        <v>221</v>
+        <v>0</v>
       </c>
       <c r="N41" t="s" s="0">
-        <v>126</v>
+        <v>45</v>
       </c>
       <c r="O41" t="s" s="0">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="P41" t="s" s="0">
-        <v>162</v>
+        <v>45</v>
       </c>
       <c r="Q41" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R41" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S41" t="s" s="0">
-        <v>222</v>
+        <v>196</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B42" t="s" s="0">
-        <v>223</v>
+        <v>197</v>
       </c>
       <c r="C42" t="s" s="0">
-        <v>224</v>
+        <v>198</v>
       </c>
       <c r="D42" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E42" t="s" s="0">
+        <v>136</v>
+      </c>
+      <c r="F42" t="s" s="0">
+        <v>137</v>
+      </c>
+      <c r="G42" t="s" s="0">
+        <v>199</v>
+      </c>
+      <c r="H42" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I42" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J42" t="s" s="0">
         <v>200</v>
       </c>
-      <c r="F42" t="s" s="0">
+      <c r="K42" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L42" t="s" s="0">
         <v>201</v>
       </c>
-      <c r="G42" t="s" s="0">
-[...16 lines deleted...]
-      </c>
       <c r="M42" t="s" s="0">
-        <v>216</v>
+        <v>176</v>
       </c>
       <c r="N42" t="s" s="0">
-        <v>126</v>
+        <v>45</v>
       </c>
       <c r="O42" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P42" t="s" s="0">
         <v>45</v>
       </c>
-      <c r="P42" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="Q42" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R42" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S42" t="s" s="0">
-        <v>227</v>
+        <v>202</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B43" t="s" s="0">
-        <v>228</v>
+        <v>203</v>
       </c>
       <c r="C43" t="s" s="0">
-        <v>229</v>
+        <v>204</v>
       </c>
       <c r="D43" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E43" t="s" s="0">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="F43" t="s" s="0">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="G43" t="s" s="0">
-        <v>230</v>
+        <v>26</v>
       </c>
       <c r="H43" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I43" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J43" t="s" s="0">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="K43" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L43" t="s" s="0">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="M43" t="s" s="0">
-        <v>221</v>
+        <v>40</v>
       </c>
       <c r="N43" t="s" s="0">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="O43" t="s" s="0">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="P43" t="s" s="0">
-        <v>40</v>
+        <v>101</v>
       </c>
       <c r="Q43" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R43" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S43" t="s" s="0">
-        <v>0</v>
+        <v>208</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B44" t="s" s="0">
-        <v>231</v>
+        <v>209</v>
       </c>
       <c r="C44" t="s" s="0">
-        <v>232</v>
+        <v>210</v>
       </c>
       <c r="D44" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E44" t="s" s="0">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="F44" t="s" s="0">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="G44" t="s" s="0">
-        <v>225</v>
+        <v>26</v>
       </c>
       <c r="H44" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I44" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J44" t="s" s="0">
-        <v>233</v>
+        <v>44</v>
       </c>
       <c r="K44" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L44" t="s" s="0">
-        <v>234</v>
+        <v>211</v>
       </c>
       <c r="M44" t="s" s="0">
-        <v>216</v>
+        <v>68</v>
       </c>
       <c r="N44" t="s" s="0">
-        <v>235</v>
+        <v>101</v>
       </c>
       <c r="O44" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P44" t="s" s="0">
-        <v>45</v>
+        <v>101</v>
       </c>
       <c r="Q44" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R44" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S44" t="s" s="0">
-        <v>0</v>
+        <v>212</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B45" t="s" s="0">
-        <v>236</v>
+        <v>213</v>
       </c>
       <c r="C45" t="s" s="0">
-        <v>237</v>
+        <v>214</v>
       </c>
       <c r="D45" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E45" t="s" s="0">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="F45" t="s" s="0">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="G45" t="s" s="0">
-        <v>225</v>
+        <v>26</v>
       </c>
       <c r="H45" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I45" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J45" t="s" s="0">
-        <v>29</v>
+        <v>215</v>
       </c>
       <c r="K45" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L45" t="s" s="0">
-        <v>234</v>
+        <v>216</v>
       </c>
       <c r="M45" t="s" s="0">
-        <v>238</v>
+        <v>68</v>
       </c>
       <c r="N45" t="s" s="0">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="O45" t="s" s="0">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="P45" t="s" s="0">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="Q45" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R45" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S45" t="s" s="0">
-        <v>0</v>
+        <v>217</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B46" t="s" s="0">
-        <v>239</v>
+        <v>218</v>
       </c>
       <c r="C46" t="s" s="0">
-        <v>240</v>
+        <v>219</v>
       </c>
       <c r="D46" t="s" s="0">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E46" t="s" s="0">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="F46" t="s" s="0">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="G46" t="s" s="0">
-        <v>241</v>
+        <v>26</v>
       </c>
       <c r="H46" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I46" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J46" t="s" s="0">
-        <v>242</v>
+        <v>38</v>
       </c>
       <c r="K46" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L46" t="s" s="0">
-        <v>204</v>
+        <v>220</v>
       </c>
       <c r="M46" t="s" s="0">
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="N46" t="s" s="0">
+        <v>222</v>
+      </c>
+      <c r="O46" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P46" t="s" s="0">
+        <v>222</v>
+      </c>
+      <c r="Q46" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R46" t="s" s="0">
         <v>33</v>
       </c>
-      <c r="O46" t="s" s="0">
-[...10 lines deleted...]
-      </c>
       <c r="S46" t="s" s="0">
-        <v>0</v>
+        <v>223</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B47" t="s" s="0">
-        <v>243</v>
+        <v>224</v>
       </c>
       <c r="C47" t="s" s="0">
-        <v>244</v>
+        <v>225</v>
       </c>
       <c r="D47" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E47" t="s" s="0">
-        <v>245</v>
+        <v>205</v>
       </c>
       <c r="F47" t="s" s="0">
-        <v>246</v>
+        <v>206</v>
       </c>
       <c r="G47" t="s" s="0">
-        <v>174</v>
+        <v>26</v>
       </c>
       <c r="H47" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I47" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J47" t="s" s="0">
-        <v>108</v>
+        <v>226</v>
       </c>
       <c r="K47" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L47" t="s" s="0">
-        <v>247</v>
+        <v>227</v>
       </c>
       <c r="M47" t="s" s="0">
-        <v>148</v>
+        <v>228</v>
       </c>
       <c r="N47" t="s" s="0">
-        <v>248</v>
+        <v>222</v>
       </c>
       <c r="O47" t="s" s="0">
-        <v>249</v>
+        <v>32</v>
       </c>
       <c r="P47" t="s" s="0">
+        <v>222</v>
+      </c>
+      <c r="Q47" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R47" t="s" s="0">
         <v>33</v>
       </c>
-      <c r="Q47" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="S47" t="s" s="0">
-        <v>0</v>
+        <v>229</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B48" t="s" s="0">
-        <v>250</v>
+        <v>230</v>
       </c>
       <c r="C48" t="s" s="0">
-        <v>251</v>
+        <v>231</v>
       </c>
       <c r="D48" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E48" t="s" s="0">
-        <v>245</v>
+        <v>205</v>
       </c>
       <c r="F48" t="s" s="0">
-        <v>246</v>
+        <v>206</v>
       </c>
       <c r="G48" t="s" s="0">
-        <v>252</v>
+        <v>26</v>
       </c>
       <c r="H48" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I48" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J48" t="s" s="0">
-        <v>155</v>
+        <v>29</v>
       </c>
       <c r="K48" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L48" t="s" s="0">
-        <v>253</v>
+        <v>232</v>
       </c>
       <c r="M48" t="s" s="0">
-        <v>0</v>
+        <v>115</v>
       </c>
       <c r="N48" t="s" s="0">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="O48" t="s" s="0">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P48" t="s" s="0">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="Q48" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R48" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S48" t="s" s="0">
-        <v>0</v>
+        <v>233</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B49" t="s" s="0">
-        <v>254</v>
+        <v>234</v>
       </c>
       <c r="C49" t="s" s="0">
-        <v>251</v>
+        <v>235</v>
       </c>
       <c r="D49" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E49" t="s" s="0">
-        <v>245</v>
+        <v>205</v>
       </c>
       <c r="F49" t="s" s="0">
-        <v>246</v>
+        <v>206</v>
       </c>
       <c r="G49" t="s" s="0">
-        <v>252</v>
+        <v>26</v>
       </c>
       <c r="H49" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I49" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J49" t="s" s="0">
-        <v>141</v>
+        <v>236</v>
       </c>
       <c r="K49" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L49" t="s" s="0">
-        <v>255</v>
+        <v>220</v>
       </c>
       <c r="M49" t="s" s="0">
-        <v>0</v>
+        <v>237</v>
       </c>
       <c r="N49" t="s" s="0">
-        <v>111</v>
+        <v>222</v>
       </c>
       <c r="O49" t="s" s="0">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P49" t="s" s="0">
-        <v>69</v>
+        <v>222</v>
       </c>
       <c r="Q49" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R49" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S49" t="s" s="0">
-        <v>0</v>
+        <v>238</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B50" t="s" s="0">
-        <v>256</v>
+        <v>239</v>
       </c>
       <c r="C50" t="s" s="0">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="D50" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s" s="0">
-        <v>245</v>
+        <v>205</v>
       </c>
       <c r="F50" t="s" s="0">
-        <v>246</v>
+        <v>206</v>
       </c>
       <c r="G50" t="s" s="0">
-        <v>252</v>
+        <v>26</v>
       </c>
       <c r="H50" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I50" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J50" t="s" s="0">
-        <v>160</v>
+        <v>131</v>
       </c>
       <c r="K50" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L50" t="s" s="0">
-        <v>257</v>
+        <v>241</v>
       </c>
       <c r="M50" t="s" s="0">
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="N50" t="s" s="0">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="O50" t="s" s="0">
-        <v>111</v>
+        <v>32</v>
       </c>
       <c r="P50" t="s" s="0">
-        <v>34</v>
+        <v>127</v>
       </c>
       <c r="Q50" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R50" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S50" t="s" s="0">
-        <v>0</v>
+        <v>242</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B51" t="s" s="0">
-        <v>258</v>
+        <v>243</v>
       </c>
       <c r="C51" t="s" s="0">
-        <v>259</v>
+        <v>244</v>
       </c>
       <c r="D51" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E51" t="s" s="0">
+        <v>205</v>
+      </c>
+      <c r="F51" t="s" s="0">
+        <v>206</v>
+      </c>
+      <c r="G51" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H51" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I51" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J51" t="s" s="0">
+        <v>38</v>
+      </c>
+      <c r="K51" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L51" t="s" s="0">
         <v>245</v>
       </c>
-      <c r="F51" t="s" s="0">
+      <c r="M51" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="N51" t="s" s="0">
+        <v>127</v>
+      </c>
+      <c r="O51" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P51" t="s" s="0">
+        <v>127</v>
+      </c>
+      <c r="Q51" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R51" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S51" t="s" s="0">
         <v>246</v>
-      </c>
-[...37 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B52" t="s" s="0">
-        <v>261</v>
+        <v>247</v>
       </c>
       <c r="C52" t="s" s="0">
-        <v>262</v>
+        <v>248</v>
       </c>
       <c r="D52" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E52" t="s" s="0">
+        <v>205</v>
+      </c>
+      <c r="F52" t="s" s="0">
+        <v>206</v>
+      </c>
+      <c r="G52" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H52" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I52" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J52" t="s" s="0">
+        <v>44</v>
+      </c>
+      <c r="K52" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L52" t="s" s="0">
         <v>245</v>
       </c>
-      <c r="F52" t="s" s="0">
-[...19 lines deleted...]
-      </c>
       <c r="M52" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N52" t="s" s="0">
-        <v>111</v>
+        <v>59</v>
       </c>
       <c r="O52" t="s" s="0">
-        <v>68</v>
+        <v>32</v>
       </c>
       <c r="P52" t="s" s="0">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="Q52" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R52" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S52" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B53" t="s" s="0">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="C53" t="s" s="0">
-        <v>264</v>
+        <v>250</v>
       </c>
       <c r="D53" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E53" t="s" s="0">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="F53" t="s" s="0">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="G53" t="s" s="0">
-        <v>132</v>
+        <v>165</v>
       </c>
       <c r="H53" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I53" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J53" t="s" s="0">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="K53" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L53" t="s" s="0">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="M53" t="s" s="0">
-        <v>148</v>
+        <v>182</v>
       </c>
       <c r="N53" t="s" s="0">
-        <v>267</v>
+        <v>255</v>
       </c>
       <c r="O53" t="s" s="0">
-        <v>176</v>
+        <v>32</v>
       </c>
       <c r="P53" t="s" s="0">
-        <v>151</v>
+        <v>255</v>
       </c>
       <c r="Q53" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R53" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S53" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B54" t="s" s="0">
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="C54" t="s" s="0">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="D54" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E54" t="s" s="0">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="F54" t="s" s="0">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="G54" t="s" s="0">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="H54" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I54" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J54" t="s" s="0">
-        <v>265</v>
+        <v>147</v>
       </c>
       <c r="K54" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L54" t="s" s="0">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="M54" t="s" s="0">
-        <v>148</v>
+        <v>0</v>
       </c>
       <c r="N54" t="s" s="0">
-        <v>126</v>
+        <v>259</v>
       </c>
       <c r="O54" t="s" s="0">
-        <v>180</v>
+        <v>32</v>
       </c>
       <c r="P54" t="s" s="0">
-        <v>92</v>
+        <v>259</v>
       </c>
       <c r="Q54" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R54" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S54" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B55" t="s" s="0">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="C55" t="s" s="0">
-        <v>271</v>
+        <v>257</v>
       </c>
       <c r="D55" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E55" t="s" s="0">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="F55" t="s" s="0">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="G55" t="s" s="0">
-        <v>272</v>
+        <v>26</v>
       </c>
       <c r="H55" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I55" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J55" t="s" s="0">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="K55" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L55" t="s" s="0">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="M55" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N55" t="s" s="0">
-        <v>235</v>
+        <v>259</v>
       </c>
       <c r="O55" t="s" s="0">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P55" t="s" s="0">
-        <v>92</v>
+        <v>259</v>
       </c>
       <c r="Q55" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R55" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S55" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B56" t="s" s="0">
-        <v>273</v>
+        <v>262</v>
       </c>
       <c r="C56" t="s" s="0">
-        <v>271</v>
+        <v>257</v>
       </c>
       <c r="D56" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E56" t="s" s="0">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="F56" t="s" s="0">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="G56" t="s" s="0">
-        <v>272</v>
+        <v>26</v>
       </c>
       <c r="H56" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I56" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J56" t="s" s="0">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="K56" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L56" t="s" s="0">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="M56" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N56" t="s" s="0">
-        <v>235</v>
+        <v>259</v>
       </c>
       <c r="O56" t="s" s="0">
-        <v>180</v>
+        <v>32</v>
       </c>
       <c r="P56" t="s" s="0">
-        <v>69</v>
+        <v>259</v>
       </c>
       <c r="Q56" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R56" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S56" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B57" t="s" s="0">
-        <v>274</v>
+        <v>264</v>
       </c>
       <c r="C57" t="s" s="0">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="D57" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E57" t="s" s="0">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="F57" t="s" s="0">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="G57" t="s" s="0">
-        <v>272</v>
+        <v>165</v>
       </c>
       <c r="H57" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I57" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J57" t="s" s="0">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="K57" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L57" t="s" s="0">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="M57" t="s" s="0">
-        <v>0</v>
+        <v>182</v>
       </c>
       <c r="N57" t="s" s="0">
-        <v>235</v>
+        <v>267</v>
       </c>
       <c r="O57" t="s" s="0">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="P57" t="s" s="0">
-        <v>46</v>
+        <v>267</v>
       </c>
       <c r="Q57" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R57" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S57" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B58" t="s" s="0">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="C58" t="s" s="0">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D58" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E58" t="s" s="0">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="F58" t="s" s="0">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="G58" t="s" s="0">
-        <v>272</v>
+        <v>26</v>
       </c>
       <c r="H58" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I58" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J58" t="s" s="0">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="K58" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L58" t="s" s="0">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="M58" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N58" t="s" s="0">
-        <v>235</v>
+        <v>97</v>
       </c>
       <c r="O58" t="s" s="0">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="P58" t="s" s="0">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="Q58" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R58" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S58" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B59" t="s" s="0">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="C59" t="s" s="0">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="D59" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E59" t="s" s="0">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="F59" t="s" s="0">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="G59" t="s" s="0">
-        <v>174</v>
+        <v>26</v>
       </c>
       <c r="H59" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I59" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J59" t="s" s="0">
-        <v>265</v>
+        <v>150</v>
       </c>
       <c r="K59" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L59" t="s" s="0">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="M59" t="s" s="0">
-        <v>135</v>
+        <v>0</v>
       </c>
       <c r="N59" t="s" s="0">
-        <v>248</v>
+        <v>97</v>
       </c>
       <c r="O59" t="s" s="0">
-        <v>248</v>
+        <v>32</v>
       </c>
       <c r="P59" t="s" s="0">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="Q59" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R59" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S59" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B60" t="s" s="0">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="C60" t="s" s="0">
-        <v>280</v>
+        <v>269</v>
       </c>
       <c r="D60" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s" s="0">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="F60" t="s" s="0">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="G60" t="s" s="0">
-        <v>281</v>
+        <v>26</v>
       </c>
       <c r="H60" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I60" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J60" t="s" s="0">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="K60" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L60" t="s" s="0">
-        <v>282</v>
+        <v>271</v>
       </c>
       <c r="M60" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N60" t="s" s="0">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="O60" t="s" s="0">
-        <v>111</v>
+        <v>32</v>
       </c>
       <c r="P60" t="s" s="0">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="Q60" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R60" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S60" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B61" t="s" s="0">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="C61" t="s" s="0">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="D61" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E61" t="s" s="0">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="F61" t="s" s="0">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="G61" t="s" s="0">
-        <v>281</v>
+        <v>180</v>
       </c>
       <c r="H61" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I61" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J61" t="s" s="0">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="K61" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L61" t="s" s="0">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="M61" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N61" t="s" s="0">
-        <v>111</v>
+        <v>267</v>
       </c>
       <c r="O61" t="s" s="0">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P61" t="s" s="0">
-        <v>69</v>
+        <v>267</v>
       </c>
       <c r="Q61" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R61" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S61" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B62" t="s" s="0">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="C62" t="s" s="0">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="D62" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s" s="0">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="F62" t="s" s="0">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="G62" t="s" s="0">
-        <v>281</v>
+        <v>26</v>
       </c>
       <c r="H62" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I62" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J62" t="s" s="0">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="K62" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L62" t="s" s="0">
-        <v>253</v>
+        <v>275</v>
       </c>
       <c r="M62" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N62" t="s" s="0">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="O62" t="s" s="0">
-        <v>180</v>
+        <v>32</v>
       </c>
       <c r="P62" t="s" s="0">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="Q62" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R62" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S62" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B63" t="s" s="0">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="C63" t="s" s="0">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="D63" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E63" t="s" s="0">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="F63" t="s" s="0">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="G63" t="s" s="0">
-        <v>196</v>
+        <v>26</v>
       </c>
       <c r="H63" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I63" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J63" t="s" s="0">
-        <v>123</v>
+        <v>150</v>
       </c>
       <c r="K63" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L63" t="s" s="0">
-        <v>255</v>
+        <v>275</v>
       </c>
       <c r="M63" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N63" t="s" s="0">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="O63" t="s" s="0">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P63" t="s" s="0">
-        <v>78</v>
+        <v>97</v>
       </c>
       <c r="Q63" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R63" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S63" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B64" t="s" s="0">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="C64" t="s" s="0">
-        <v>288</v>
+        <v>277</v>
       </c>
       <c r="D64" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E64" t="s" s="0">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="F64" t="s" s="0">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="G64" t="s" s="0">
-        <v>289</v>
+        <v>26</v>
       </c>
       <c r="H64" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I64" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J64" t="s" s="0">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="K64" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L64" t="s" s="0">
-        <v>255</v>
+        <v>275</v>
       </c>
       <c r="M64" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N64" t="s" s="0">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="O64" t="s" s="0">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P64" t="s" s="0">
-        <v>78</v>
+        <v>97</v>
       </c>
       <c r="Q64" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R64" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S64" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B65" t="s" s="0">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="C65" t="s" s="0">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="D65" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E65" t="s" s="0">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="F65" t="s" s="0">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="G65" t="s" s="0">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="H65" t="s" s="0">
-        <v>292</v>
+        <v>27</v>
       </c>
       <c r="I65" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J65" t="s" s="0">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="K65" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L65" t="s" s="0">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="M65" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N65" t="s" s="0">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O65" t="s" s="0">
-        <v>68</v>
+        <v>32</v>
       </c>
       <c r="P65" t="s" s="0">
-        <v>92</v>
+        <v>45</v>
       </c>
       <c r="Q65" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R65" t="s" s="0">
-        <v>293</v>
+        <v>33</v>
       </c>
       <c r="S65" t="s" s="0">
-        <v>294</v>
+        <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B66" t="s" s="0">
-        <v>295</v>
+        <v>282</v>
       </c>
       <c r="C66" t="s" s="0">
-        <v>296</v>
+        <v>283</v>
       </c>
       <c r="D66" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E66" t="s" s="0">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="F66" t="s" s="0">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="G66" t="s" s="0">
-        <v>297</v>
+        <v>26</v>
       </c>
       <c r="H66" t="s" s="0">
-        <v>292</v>
+        <v>27</v>
       </c>
       <c r="I66" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J66" t="s" s="0">
-        <v>133</v>
+        <v>147</v>
       </c>
       <c r="K66" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L66" t="s" s="0">
-        <v>253</v>
+        <v>263</v>
       </c>
       <c r="M66" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N66" t="s" s="0">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O66" t="s" s="0">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="P66" t="s" s="0">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="Q66" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R66" t="s" s="0">
-        <v>293</v>
+        <v>145</v>
       </c>
       <c r="S66" t="s" s="0">
-        <v>298</v>
+        <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B67" t="s" s="0">
-        <v>299</v>
+        <v>284</v>
       </c>
       <c r="C67" t="s" s="0">
-        <v>300</v>
+        <v>285</v>
       </c>
       <c r="D67" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E67" t="s" s="0">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="F67" t="s" s="0">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="G67" t="s" s="0">
-        <v>297</v>
+        <v>26</v>
       </c>
       <c r="H67" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I67" t="s" s="0">
-        <v>301</v>
+        <v>28</v>
       </c>
       <c r="J67" t="s" s="0">
-        <v>133</v>
+        <v>286</v>
       </c>
       <c r="K67" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L67" t="s" s="0">
-        <v>253</v>
+        <v>287</v>
       </c>
       <c r="M67" t="s" s="0">
-        <v>0</v>
+        <v>182</v>
       </c>
       <c r="N67" t="s" s="0">
-        <v>44</v>
+        <v>288</v>
       </c>
       <c r="O67" t="s" s="0">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="P67" t="s" s="0">
-        <v>93</v>
+        <v>288</v>
       </c>
       <c r="Q67" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R67" t="s" s="0">
-        <v>293</v>
+        <v>33</v>
       </c>
       <c r="S67" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B68" t="s" s="0">
-        <v>302</v>
+        <v>289</v>
       </c>
       <c r="C68" t="s" s="0">
-        <v>303</v>
+        <v>290</v>
       </c>
       <c r="D68" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E68" t="s" s="0">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="F68" t="s" s="0">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="G68" t="s" s="0">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="H68" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I68" t="s" s="0">
-        <v>301</v>
+        <v>28</v>
       </c>
       <c r="J68" t="s" s="0">
-        <v>67</v>
+        <v>147</v>
       </c>
       <c r="K68" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L68" t="s" s="0">
-        <v>269</v>
+        <v>291</v>
       </c>
       <c r="M68" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N68" t="s" s="0">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O68" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P68" t="s" s="0">
         <v>45</v>
       </c>
-      <c r="P68" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="Q68" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R68" t="s" s="0">
-        <v>293</v>
+        <v>145</v>
       </c>
       <c r="S68" t="s" s="0">
-        <v>304</v>
+        <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B69" t="s" s="0">
-        <v>305</v>
+        <v>292</v>
       </c>
       <c r="C69" t="s" s="0">
-        <v>306</v>
+        <v>290</v>
       </c>
       <c r="D69" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E69" t="s" s="0">
-        <v>307</v>
+        <v>251</v>
       </c>
       <c r="F69" t="s" s="0">
-        <v>308</v>
+        <v>252</v>
       </c>
       <c r="G69" t="s" s="0">
-        <v>309</v>
+        <v>26</v>
       </c>
       <c r="H69" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I69" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J69" t="s" s="0">
-        <v>43</v>
+        <v>150</v>
       </c>
       <c r="K69" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L69" t="s" s="0">
-        <v>310</v>
+        <v>258</v>
       </c>
       <c r="M69" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N69" t="s" s="0">
-        <v>111</v>
+        <v>45</v>
       </c>
       <c r="O69" t="s" s="0">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="P69" t="s" s="0">
-        <v>92</v>
+        <v>45</v>
       </c>
       <c r="Q69" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R69" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S69" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B70" t="s" s="0">
-        <v>311</v>
+        <v>293</v>
       </c>
       <c r="C70" t="s" s="0">
-        <v>312</v>
+        <v>290</v>
       </c>
       <c r="D70" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E70" t="s" s="0">
-        <v>307</v>
+        <v>251</v>
       </c>
       <c r="F70" t="s" s="0">
-        <v>308</v>
+        <v>252</v>
       </c>
       <c r="G70" t="s" s="0">
-        <v>313</v>
+        <v>26</v>
       </c>
       <c r="H70" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I70" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J70" t="s" s="0">
-        <v>314</v>
+        <v>152</v>
       </c>
       <c r="K70" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L70" t="s" s="0">
-        <v>315</v>
+        <v>291</v>
       </c>
       <c r="M70" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N70" t="s" s="0">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="O70" t="s" s="0">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P70" t="s" s="0">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="Q70" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R70" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S70" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B71" t="s" s="0">
-        <v>316</v>
+        <v>294</v>
       </c>
       <c r="C71" t="s" s="0">
-        <v>312</v>
+        <v>295</v>
       </c>
       <c r="D71" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E71" t="s" s="0">
-        <v>307</v>
+        <v>251</v>
       </c>
       <c r="F71" t="s" s="0">
-        <v>308</v>
+        <v>252</v>
       </c>
       <c r="G71" t="s" s="0">
-        <v>313</v>
+        <v>155</v>
       </c>
       <c r="H71" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I71" t="s" s="0">
-        <v>28</v>
+        <v>296</v>
       </c>
       <c r="J71" t="s" s="0">
-        <v>317</v>
+        <v>253</v>
       </c>
       <c r="K71" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L71" t="s" s="0">
-        <v>315</v>
+        <v>271</v>
       </c>
       <c r="M71" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N71" t="s" s="0">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="O71" t="s" s="0">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="P71" t="s" s="0">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="Q71" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R71" t="s" s="0">
-        <v>142</v>
+        <v>297</v>
       </c>
       <c r="S71" t="s" s="0">
-        <v>0</v>
+        <v>298</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B72" t="s" s="0">
-        <v>318</v>
+        <v>299</v>
       </c>
       <c r="C72" t="s" s="0">
-        <v>312</v>
+        <v>198</v>
       </c>
       <c r="D72" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E72" t="s" s="0">
-        <v>307</v>
+        <v>251</v>
       </c>
       <c r="F72" t="s" s="0">
-        <v>308</v>
+        <v>252</v>
       </c>
       <c r="G72" t="s" s="0">
-        <v>313</v>
+        <v>199</v>
       </c>
       <c r="H72" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I72" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J72" t="s" s="0">
-        <v>319</v>
+        <v>200</v>
       </c>
       <c r="K72" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L72" t="s" s="0">
-        <v>315</v>
+        <v>201</v>
       </c>
       <c r="M72" t="s" s="0">
-        <v>0</v>
+        <v>176</v>
       </c>
       <c r="N72" t="s" s="0">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="O72" t="s" s="0">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P72" t="s" s="0">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="Q72" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R72" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S72" t="s" s="0">
-        <v>0</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B73" t="s" s="0">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="C73" t="s" s="0">
-        <v>312</v>
+        <v>301</v>
       </c>
       <c r="D73" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E73" t="s" s="0">
-        <v>307</v>
+        <v>251</v>
       </c>
       <c r="F73" t="s" s="0">
-        <v>308</v>
+        <v>252</v>
       </c>
       <c r="G73" t="s" s="0">
-        <v>313</v>
+        <v>155</v>
       </c>
       <c r="H73" t="s" s="0">
-        <v>27</v>
+        <v>302</v>
       </c>
       <c r="I73" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J73" t="s" s="0">
-        <v>321</v>
+        <v>253</v>
       </c>
       <c r="K73" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L73" t="s" s="0">
-        <v>315</v>
+        <v>271</v>
       </c>
       <c r="M73" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N73" t="s" s="0">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="O73" t="s" s="0">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="P73" t="s" s="0">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="Q73" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R73" t="s" s="0">
-        <v>142</v>
+        <v>297</v>
       </c>
       <c r="S73" t="s" s="0">
-        <v>0</v>
+        <v>303</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B74" t="s" s="0">
-        <v>322</v>
+        <v>304</v>
       </c>
       <c r="C74" t="s" s="0">
-        <v>323</v>
+        <v>305</v>
       </c>
       <c r="D74" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E74" t="s" s="0">
+        <v>306</v>
+      </c>
+      <c r="F74" t="s" s="0">
         <v>307</v>
       </c>
-      <c r="F74" t="s" s="0">
+      <c r="G74" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H74" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I74" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J74" t="s" s="0">
+        <v>38</v>
+      </c>
+      <c r="K74" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L74" t="s" s="0">
+        <v>91</v>
+      </c>
+      <c r="M74" t="s" s="0">
         <v>308</v>
       </c>
-      <c r="G74" t="s" s="0">
-[...19 lines deleted...]
-      </c>
       <c r="N74" t="s" s="0">
-        <v>98</v>
+        <v>127</v>
       </c>
       <c r="O74" t="s" s="0">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P74" t="s" s="0">
+        <v>127</v>
+      </c>
+      <c r="Q74" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R74" t="s" s="0">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="S74" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B75" t="s" s="0">
-        <v>325</v>
+        <v>309</v>
       </c>
       <c r="C75" t="s" s="0">
-        <v>326</v>
+        <v>310</v>
       </c>
       <c r="D75" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E75" t="s" s="0">
+        <v>306</v>
+      </c>
+      <c r="F75" t="s" s="0">
         <v>307</v>
       </c>
-      <c r="F75" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="G75" t="s" s="0">
-        <v>309</v>
+        <v>26</v>
       </c>
       <c r="H75" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I75" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J75" t="s" s="0">
-        <v>327</v>
+        <v>311</v>
       </c>
       <c r="K75" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L75" t="s" s="0">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="M75" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N75" t="s" s="0">
-        <v>40</v>
+        <v>313</v>
       </c>
       <c r="O75" t="s" s="0">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P75" t="s" s="0">
-        <v>34</v>
+        <v>313</v>
       </c>
       <c r="Q75" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R75" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S75" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B76" t="s" s="0">
-        <v>328</v>
+        <v>314</v>
       </c>
       <c r="C76" t="s" s="0">
-        <v>326</v>
+        <v>310</v>
       </c>
       <c r="D76" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E76" t="s" s="0">
+        <v>306</v>
+      </c>
+      <c r="F76" t="s" s="0">
         <v>307</v>
       </c>
-      <c r="F76" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="G76" t="s" s="0">
-        <v>309</v>
+        <v>26</v>
       </c>
       <c r="H76" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I76" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J76" t="s" s="0">
-        <v>329</v>
+        <v>315</v>
       </c>
       <c r="K76" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L76" t="s" s="0">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="M76" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N76" t="s" s="0">
-        <v>40</v>
+        <v>313</v>
       </c>
       <c r="O76" t="s" s="0">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="P76" t="s" s="0">
-        <v>33</v>
+        <v>313</v>
       </c>
       <c r="Q76" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R76" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S76" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B77" t="s" s="0">
-        <v>330</v>
+        <v>316</v>
       </c>
       <c r="C77" t="s" s="0">
-        <v>331</v>
+        <v>310</v>
       </c>
       <c r="D77" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E77" t="s" s="0">
+        <v>306</v>
+      </c>
+      <c r="F77" t="s" s="0">
         <v>307</v>
       </c>
-      <c r="F77" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="G77" t="s" s="0">
-        <v>309</v>
+        <v>26</v>
       </c>
       <c r="H77" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I77" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J77" t="s" s="0">
-        <v>67</v>
+        <v>317</v>
       </c>
       <c r="K77" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L77" t="s" s="0">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="M77" t="s" s="0">
-        <v>324</v>
+        <v>0</v>
       </c>
       <c r="N77" t="s" s="0">
-        <v>40</v>
+        <v>313</v>
       </c>
       <c r="O77" t="s" s="0">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="P77" t="s" s="0">
-        <v>33</v>
+        <v>313</v>
       </c>
       <c r="Q77" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R77" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S77" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B78" t="s" s="0">
-        <v>332</v>
+        <v>318</v>
       </c>
       <c r="C78" t="s" s="0">
-        <v>333</v>
+        <v>319</v>
       </c>
       <c r="D78" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E78" t="s" s="0">
+        <v>306</v>
+      </c>
+      <c r="F78" t="s" s="0">
         <v>307</v>
       </c>
-      <c r="F78" t="s" s="0">
+      <c r="G78" t="s" s="0">
+        <v>320</v>
+      </c>
+      <c r="H78" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I78" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J78" t="s" s="0">
+        <v>120</v>
+      </c>
+      <c r="K78" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L78" t="s" s="0">
+        <v>96</v>
+      </c>
+      <c r="M78" t="s" s="0">
         <v>308</v>
       </c>
-      <c r="G78" t="s" s="0">
-[...19 lines deleted...]
-      </c>
       <c r="N78" t="s" s="0">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="O78" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P78" t="s" s="0">
+        <v>74</v>
+      </c>
+      <c r="Q78" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R78" t="s" s="0">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>142</v>
       </c>
       <c r="S78" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B79" t="s" s="0">
-        <v>335</v>
+        <v>321</v>
       </c>
       <c r="C79" t="s" s="0">
-        <v>336</v>
+        <v>322</v>
       </c>
       <c r="D79" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E79" t="s" s="0">
-        <v>337</v>
+        <v>306</v>
       </c>
       <c r="F79" t="s" s="0">
-        <v>338</v>
+        <v>307</v>
       </c>
       <c r="G79" t="s" s="0">
-        <v>174</v>
+        <v>26</v>
       </c>
       <c r="H79" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I79" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J79" t="s" s="0">
-        <v>43</v>
+        <v>323</v>
       </c>
       <c r="K79" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L79" t="s" s="0">
-        <v>339</v>
+        <v>312</v>
       </c>
       <c r="M79" t="s" s="0">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="N79" t="s" s="0">
-        <v>340</v>
+        <v>192</v>
       </c>
       <c r="O79" t="s" s="0">
-        <v>341</v>
+        <v>32</v>
       </c>
       <c r="P79" t="s" s="0">
-        <v>92</v>
+        <v>192</v>
       </c>
       <c r="Q79" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R79" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S79" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B80" t="s" s="0">
-        <v>342</v>
+        <v>324</v>
       </c>
       <c r="C80" t="s" s="0">
-        <v>343</v>
+        <v>322</v>
       </c>
       <c r="D80" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E80" t="s" s="0">
-        <v>337</v>
+        <v>306</v>
       </c>
       <c r="F80" t="s" s="0">
-        <v>338</v>
+        <v>307</v>
       </c>
       <c r="G80" t="s" s="0">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="H80" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I80" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J80" t="s" s="0">
-        <v>29</v>
+        <v>325</v>
       </c>
       <c r="K80" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L80" t="s" s="0">
-        <v>344</v>
+        <v>312</v>
       </c>
       <c r="M80" t="s" s="0">
-        <v>345</v>
+        <v>0</v>
       </c>
       <c r="N80" t="s" s="0">
-        <v>31</v>
+        <v>192</v>
       </c>
       <c r="O80" t="s" s="0">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P80" t="s" s="0">
-        <v>69</v>
+        <v>192</v>
       </c>
       <c r="Q80" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R80" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S80" t="s" s="0">
-        <v>346</v>
+        <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B81" t="s" s="0">
-        <v>347</v>
+        <v>326</v>
       </c>
       <c r="C81" t="s" s="0">
-        <v>348</v>
+        <v>86</v>
       </c>
       <c r="D81" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E81" t="s" s="0">
-        <v>337</v>
+        <v>306</v>
       </c>
       <c r="F81" t="s" s="0">
-        <v>338</v>
+        <v>307</v>
       </c>
       <c r="G81" t="s" s="0">
-        <v>202</v>
+        <v>26</v>
       </c>
       <c r="H81" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I81" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J81" t="s" s="0">
-        <v>123</v>
+        <v>89</v>
       </c>
       <c r="K81" t="s" s="0">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="L81" t="s" s="0">
-        <v>349</v>
+        <v>91</v>
       </c>
       <c r="M81" t="s" s="0">
-        <v>345</v>
+        <v>327</v>
       </c>
       <c r="N81" t="s" s="0">
-        <v>76</v>
+        <v>59</v>
       </c>
       <c r="O81" t="s" s="0">
-        <v>162</v>
+        <v>32</v>
       </c>
       <c r="P81" t="s" s="0">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="Q81" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R81" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S81" t="s" s="0">
-        <v>0</v>
+        <v>328</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B82" t="s" s="0">
-        <v>350</v>
+        <v>329</v>
       </c>
       <c r="C82" t="s" s="0">
-        <v>351</v>
+        <v>330</v>
       </c>
       <c r="D82" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E82" t="s" s="0">
-        <v>352</v>
+        <v>331</v>
       </c>
       <c r="F82" t="s" s="0">
-        <v>353</v>
+        <v>332</v>
       </c>
       <c r="G82" t="s" s="0">
-        <v>354</v>
+        <v>26</v>
       </c>
       <c r="H82" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I82" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J82" t="s" s="0">
-        <v>355</v>
+        <v>29</v>
       </c>
       <c r="K82" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L82" t="s" s="0">
-        <v>356</v>
+        <v>333</v>
       </c>
       <c r="M82" t="s" s="0">
-        <v>345</v>
+        <v>110</v>
       </c>
       <c r="N82" t="s" s="0">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="O82" t="s" s="0">
-        <v>78</v>
+        <v>32</v>
       </c>
       <c r="P82" t="s" s="0">
-        <v>40</v>
+        <v>101</v>
       </c>
       <c r="Q82" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R82" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S82" t="s" s="0">
-        <v>357</v>
+        <v>334</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B83" t="s" s="0">
-        <v>358</v>
+        <v>335</v>
       </c>
       <c r="C83" t="s" s="0">
-        <v>359</v>
+        <v>330</v>
       </c>
       <c r="D83" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E83" t="s" s="0">
-        <v>360</v>
+        <v>331</v>
       </c>
       <c r="F83" t="s" s="0">
-        <v>361</v>
+        <v>332</v>
       </c>
       <c r="G83" t="s" s="0">
-        <v>362</v>
+        <v>26</v>
       </c>
       <c r="H83" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I83" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J83" t="s" s="0">
-        <v>190</v>
+        <v>29</v>
       </c>
       <c r="K83" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L83" t="s" s="0">
-        <v>363</v>
+        <v>333</v>
       </c>
       <c r="M83" t="s" s="0">
-        <v>364</v>
+        <v>110</v>
       </c>
       <c r="N83" t="s" s="0">
-        <v>365</v>
+        <v>59</v>
       </c>
       <c r="O83" t="s" s="0">
-        <v>151</v>
+        <v>32</v>
       </c>
       <c r="P83" t="s" s="0">
-        <v>92</v>
+        <v>59</v>
       </c>
       <c r="Q83" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R83" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S83" t="s" s="0">
-        <v>0</v>
+        <v>334</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B84" t="s" s="0">
-        <v>366</v>
+        <v>336</v>
       </c>
       <c r="C84" t="s" s="0">
-        <v>367</v>
+        <v>337</v>
       </c>
       <c r="D84" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E84" t="s" s="0">
-        <v>360</v>
+        <v>331</v>
       </c>
       <c r="F84" t="s" s="0">
-        <v>361</v>
+        <v>332</v>
       </c>
       <c r="G84" t="s" s="0">
-        <v>73</v>
+        <v>338</v>
       </c>
       <c r="H84" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I84" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J84" t="s" s="0">
-        <v>29</v>
+        <v>120</v>
       </c>
       <c r="K84" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L84" t="s" s="0">
-        <v>368</v>
+        <v>339</v>
       </c>
       <c r="M84" t="s" s="0">
-        <v>364</v>
+        <v>340</v>
       </c>
       <c r="N84" t="s" s="0">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="O84" t="s" s="0">
-        <v>162</v>
+        <v>32</v>
       </c>
       <c r="P84" t="s" s="0">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="Q84" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R84" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S84" t="s" s="0">
-        <v>0</v>
+        <v>341</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B85" t="s" s="0">
-        <v>369</v>
+        <v>342</v>
       </c>
       <c r="C85" t="s" s="0">
-        <v>370</v>
+        <v>337</v>
       </c>
       <c r="D85" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E85" t="s" s="0">
-        <v>360</v>
+        <v>331</v>
       </c>
       <c r="F85" t="s" s="0">
-        <v>361</v>
+        <v>332</v>
       </c>
       <c r="G85" t="s" s="0">
-        <v>362</v>
+        <v>338</v>
       </c>
       <c r="H85" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I85" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J85" t="s" s="0">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="K85" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L85" t="s" s="0">
-        <v>363</v>
+        <v>339</v>
       </c>
       <c r="M85" t="s" s="0">
-        <v>364</v>
+        <v>340</v>
       </c>
       <c r="N85" t="s" s="0">
-        <v>32</v>
+        <v>74</v>
       </c>
       <c r="O85" t="s" s="0">
-        <v>68</v>
+        <v>32</v>
       </c>
       <c r="P85" t="s" s="0">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="Q85" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R85" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S85" t="s" s="0">
-        <v>0</v>
+        <v>343</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B86" t="s" s="0">
-        <v>371</v>
+        <v>344</v>
       </c>
       <c r="C86" t="s" s="0">
-        <v>372</v>
+        <v>345</v>
       </c>
       <c r="D86" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E86" t="s" s="0">
-        <v>360</v>
+        <v>331</v>
       </c>
       <c r="F86" t="s" s="0">
-        <v>361</v>
+        <v>332</v>
       </c>
       <c r="G86" t="s" s="0">
-        <v>362</v>
+        <v>26</v>
       </c>
       <c r="H86" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I86" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J86" t="s" s="0">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="K86" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L86" t="s" s="0">
-        <v>373</v>
+        <v>346</v>
       </c>
       <c r="M86" t="s" s="0">
-        <v>0</v>
+        <v>340</v>
       </c>
       <c r="N86" t="s" s="0">
-        <v>32</v>
+        <v>101</v>
       </c>
       <c r="O86" t="s" s="0">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="P86" t="s" s="0">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="Q86" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R86" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S86" t="s" s="0">
-        <v>0</v>
+        <v>347</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B87" t="s" s="0">
-        <v>374</v>
+        <v>348</v>
       </c>
       <c r="C87" t="s" s="0">
-        <v>375</v>
+        <v>345</v>
       </c>
       <c r="D87" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E87" t="s" s="0">
-        <v>360</v>
+        <v>331</v>
       </c>
       <c r="F87" t="s" s="0">
-        <v>361</v>
+        <v>332</v>
       </c>
       <c r="G87" t="s" s="0">
-        <v>376</v>
+        <v>26</v>
       </c>
       <c r="H87" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I87" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J87" t="s" s="0">
-        <v>108</v>
+        <v>44</v>
       </c>
       <c r="K87" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L87" t="s" s="0">
-        <v>377</v>
+        <v>346</v>
       </c>
       <c r="M87" t="s" s="0">
-        <v>0</v>
+        <v>340</v>
       </c>
       <c r="N87" t="s" s="0">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="O87" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P87" t="s" s="0">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="Q87" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R87" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S87" t="s" s="0">
-        <v>0</v>
+        <v>347</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B88" t="s" s="0">
-        <v>378</v>
+        <v>349</v>
       </c>
       <c r="C88" t="s" s="0">
-        <v>379</v>
+        <v>350</v>
       </c>
       <c r="D88" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E88" t="s" s="0">
-        <v>360</v>
+        <v>331</v>
       </c>
       <c r="F88" t="s" s="0">
-        <v>361</v>
+        <v>332</v>
       </c>
       <c r="G88" t="s" s="0">
-        <v>362</v>
+        <v>351</v>
       </c>
       <c r="H88" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I88" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J88" t="s" s="0">
-        <v>43</v>
+        <v>120</v>
       </c>
       <c r="K88" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L88" t="s" s="0">
-        <v>373</v>
+        <v>352</v>
       </c>
       <c r="M88" t="s" s="0">
-        <v>0</v>
+        <v>340</v>
       </c>
       <c r="N88" t="s" s="0">
-        <v>235</v>
+        <v>31</v>
       </c>
       <c r="O88" t="s" s="0">
-        <v>180</v>
+        <v>32</v>
       </c>
       <c r="P88" t="s" s="0">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="Q88" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R88" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S88" t="s" s="0">
-        <v>380</v>
+        <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B89" t="s" s="0">
-        <v>381</v>
+        <v>353</v>
       </c>
       <c r="C89" t="s" s="0">
-        <v>382</v>
+        <v>354</v>
       </c>
       <c r="D89" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E89" t="s" s="0">
-        <v>360</v>
+        <v>331</v>
       </c>
       <c r="F89" t="s" s="0">
-        <v>361</v>
+        <v>332</v>
       </c>
       <c r="G89" t="s" s="0">
-        <v>362</v>
+        <v>26</v>
       </c>
       <c r="H89" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I89" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J89" t="s" s="0">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="K89" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L89" t="s" s="0">
-        <v>373</v>
+        <v>339</v>
       </c>
       <c r="M89" t="s" s="0">
-        <v>0</v>
+        <v>340</v>
       </c>
       <c r="N89" t="s" s="0">
-        <v>61</v>
+        <v>101</v>
       </c>
       <c r="O89" t="s" s="0">
-        <v>68</v>
+        <v>32</v>
       </c>
       <c r="P89" t="s" s="0">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="Q89" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R89" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S89" t="s" s="0">
-        <v>0</v>
+        <v>355</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B90" t="s" s="0">
-        <v>383</v>
+        <v>356</v>
       </c>
       <c r="C90" t="s" s="0">
-        <v>384</v>
+        <v>357</v>
       </c>
       <c r="D90" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E90" t="s" s="0">
-        <v>385</v>
+        <v>331</v>
       </c>
       <c r="F90" t="s" s="0">
-        <v>386</v>
+        <v>332</v>
       </c>
       <c r="G90" t="s" s="0">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H90" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I90" t="s" s="0">
-        <v>301</v>
+        <v>28</v>
       </c>
       <c r="J90" t="s" s="0">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="K90" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L90" t="s" s="0">
-        <v>387</v>
+        <v>333</v>
       </c>
       <c r="M90" t="s" s="0">
-        <v>364</v>
+        <v>40</v>
       </c>
       <c r="N90" t="s" s="0">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="O90" t="s" s="0">
-        <v>365</v>
+        <v>32</v>
       </c>
       <c r="P90" t="s" s="0">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="Q90" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R90" t="s" s="0">
-        <v>293</v>
+        <v>33</v>
       </c>
       <c r="S90" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B91" t="s" s="0">
-        <v>388</v>
+        <v>358</v>
       </c>
       <c r="C91" t="s" s="0">
-        <v>384</v>
+        <v>359</v>
       </c>
       <c r="D91" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E91" t="s" s="0">
-        <v>385</v>
+        <v>360</v>
       </c>
       <c r="F91" t="s" s="0">
-        <v>386</v>
+        <v>361</v>
       </c>
       <c r="G91" t="s" s="0">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H91" t="s" s="0">
-        <v>292</v>
+        <v>27</v>
       </c>
       <c r="I91" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J91" t="s" s="0">
-        <v>389</v>
+        <v>362</v>
       </c>
       <c r="K91" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L91" t="s" s="0">
-        <v>387</v>
+        <v>363</v>
       </c>
       <c r="M91" t="s" s="0">
-        <v>364</v>
+        <v>340</v>
       </c>
       <c r="N91" t="s" s="0">
-        <v>32</v>
+        <v>127</v>
       </c>
       <c r="O91" t="s" s="0">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P91" t="s" s="0">
-        <v>98</v>
+        <v>127</v>
       </c>
       <c r="Q91" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R91" t="s" s="0">
-        <v>293</v>
+        <v>33</v>
       </c>
       <c r="S91" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B92" t="s" s="0">
-        <v>390</v>
+        <v>364</v>
       </c>
       <c r="C92" t="s" s="0">
-        <v>391</v>
+        <v>365</v>
       </c>
       <c r="D92" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E92" t="s" s="0">
-        <v>392</v>
+        <v>366</v>
       </c>
       <c r="F92" t="s" s="0">
-        <v>393</v>
+        <v>367</v>
       </c>
       <c r="G92" t="s" s="0">
-        <v>214</v>
+        <v>368</v>
       </c>
       <c r="H92" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I92" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J92" t="s" s="0">
-        <v>108</v>
+        <v>200</v>
       </c>
       <c r="K92" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L92" t="s" s="0">
-        <v>394</v>
+        <v>369</v>
       </c>
       <c r="M92" t="s" s="0">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="N92" t="s" s="0">
-        <v>31</v>
+        <v>370</v>
       </c>
       <c r="O92" t="s" s="0">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="P92" t="s" s="0">
-        <v>69</v>
+        <v>370</v>
       </c>
       <c r="Q92" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R92" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S92" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B93" t="s" s="0">
-        <v>395</v>
+        <v>371</v>
       </c>
       <c r="C93" t="s" s="0">
-        <v>391</v>
+        <v>365</v>
       </c>
       <c r="D93" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E93" t="s" s="0">
-        <v>392</v>
+        <v>366</v>
       </c>
       <c r="F93" t="s" s="0">
-        <v>393</v>
+        <v>367</v>
       </c>
       <c r="G93" t="s" s="0">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H93" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I93" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J93" t="s" s="0">
-        <v>123</v>
+        <v>215</v>
       </c>
       <c r="K93" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L93" t="s" s="0">
-        <v>396</v>
+        <v>372</v>
       </c>
       <c r="M93" t="s" s="0">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="N93" t="s" s="0">
-        <v>61</v>
+        <v>370</v>
       </c>
       <c r="O93" t="s" s="0">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="P93" t="s" s="0">
-        <v>92</v>
+        <v>370</v>
       </c>
       <c r="Q93" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R93" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S93" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B94" t="s" s="0">
-        <v>397</v>
+        <v>373</v>
       </c>
       <c r="C94" t="s" s="0">
-        <v>391</v>
+        <v>374</v>
       </c>
       <c r="D94" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E94" t="s" s="0">
-        <v>392</v>
+        <v>366</v>
       </c>
       <c r="F94" t="s" s="0">
-        <v>393</v>
+        <v>367</v>
       </c>
       <c r="G94" t="s" s="0">
-        <v>202</v>
+        <v>26</v>
       </c>
       <c r="H94" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I94" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J94" t="s" s="0">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="K94" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L94" t="s" s="0">
-        <v>396</v>
+        <v>375</v>
       </c>
       <c r="M94" t="s" s="0">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="N94" t="s" s="0">
-        <v>167</v>
+        <v>370</v>
       </c>
       <c r="O94" t="s" s="0">
-        <v>235</v>
+        <v>32</v>
       </c>
       <c r="P94" t="s" s="0">
-        <v>46</v>
+        <v>370</v>
       </c>
       <c r="Q94" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R94" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S94" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B95" t="s" s="0">
-        <v>398</v>
+        <v>376</v>
       </c>
       <c r="C95" t="s" s="0">
-        <v>391</v>
+        <v>377</v>
       </c>
       <c r="D95" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E95" t="s" s="0">
-        <v>392</v>
+        <v>366</v>
       </c>
       <c r="F95" t="s" s="0">
-        <v>393</v>
+        <v>367</v>
       </c>
       <c r="G95" t="s" s="0">
-        <v>399</v>
+        <v>26</v>
       </c>
       <c r="H95" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I95" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J95" t="s" s="0">
-        <v>389</v>
+        <v>38</v>
       </c>
       <c r="K95" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L95" t="s" s="0">
-        <v>400</v>
+        <v>372</v>
       </c>
       <c r="M95" t="s" s="0">
-        <v>238</v>
+        <v>0</v>
       </c>
       <c r="N95" t="s" s="0">
-        <v>167</v>
+        <v>370</v>
       </c>
       <c r="O95" t="s" s="0">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="P95" t="s" s="0">
-        <v>126</v>
+        <v>370</v>
       </c>
       <c r="Q95" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R95" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S95" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B96" t="s" s="0">
-        <v>401</v>
+        <v>378</v>
       </c>
       <c r="C96" t="s" s="0">
-        <v>402</v>
+        <v>379</v>
       </c>
       <c r="D96" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E96" t="s" s="0">
-        <v>392</v>
+        <v>366</v>
       </c>
       <c r="F96" t="s" s="0">
-        <v>393</v>
+        <v>367</v>
       </c>
       <c r="G96" t="s" s="0">
-        <v>37</v>
+        <v>368</v>
       </c>
       <c r="H96" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I96" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J96" t="s" s="0">
-        <v>74</v>
+        <v>253</v>
       </c>
       <c r="K96" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L96" t="s" s="0">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="M96" t="s" s="0">
-        <v>238</v>
+        <v>0</v>
       </c>
       <c r="N96" t="s" s="0">
-        <v>31</v>
+        <v>222</v>
       </c>
       <c r="O96" t="s" s="0">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P96" t="s" s="0">
-        <v>112</v>
+        <v>222</v>
       </c>
       <c r="Q96" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R96" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S96" t="s" s="0">
-        <v>0</v>
+        <v>381</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B97" t="s" s="0">
-        <v>403</v>
+        <v>382</v>
       </c>
       <c r="C97" t="s" s="0">
-        <v>404</v>
+        <v>383</v>
       </c>
       <c r="D97" t="s" s="0">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E97" t="s" s="0">
-        <v>392</v>
+        <v>366</v>
       </c>
       <c r="F97" t="s" s="0">
-        <v>393</v>
+        <v>367</v>
       </c>
       <c r="G97" t="s" s="0">
         <v>26</v>
       </c>
       <c r="H97" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I97" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J97" t="s" s="0">
-        <v>74</v>
+        <v>131</v>
       </c>
       <c r="K97" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L97" t="s" s="0">
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="M97" t="s" s="0">
-        <v>405</v>
+        <v>0</v>
       </c>
       <c r="N97" t="s" s="0">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="O97" t="s" s="0">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="P97" t="s" s="0">
+        <v>53</v>
+      </c>
+      <c r="Q97" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R97" t="s" s="0">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="S97" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B98" t="s" s="0">
-        <v>406</v>
+        <v>385</v>
       </c>
       <c r="C98" t="s" s="0">
-        <v>407</v>
+        <v>386</v>
       </c>
       <c r="D98" t="s" s="0">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E98" t="s" s="0">
-        <v>392</v>
+        <v>366</v>
       </c>
       <c r="F98" t="s" s="0">
-        <v>393</v>
+        <v>367</v>
       </c>
       <c r="G98" t="s" s="0">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H98" t="s" s="0">
-        <v>292</v>
+        <v>27</v>
       </c>
       <c r="I98" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J98" t="s" s="0">
-        <v>108</v>
+        <v>286</v>
       </c>
       <c r="K98" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L98" t="s" s="0">
+        <v>369</v>
+      </c>
+      <c r="M98" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="N98" t="s" s="0">
+        <v>222</v>
+      </c>
+      <c r="O98" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P98" t="s" s="0">
+        <v>222</v>
+      </c>
+      <c r="Q98" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R98" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S98" t="s" s="0">
         <v>387</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B99" t="s" s="0">
-        <v>409</v>
+        <v>388</v>
       </c>
       <c r="C99" t="s" s="0">
-        <v>407</v>
+        <v>389</v>
       </c>
       <c r="D99" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E99" t="s" s="0">
-        <v>392</v>
+        <v>366</v>
       </c>
       <c r="F99" t="s" s="0">
-        <v>393</v>
+        <v>367</v>
       </c>
       <c r="G99" t="s" s="0">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H99" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I99" t="s" s="0">
-        <v>301</v>
+        <v>28</v>
       </c>
       <c r="J99" t="s" s="0">
-        <v>389</v>
+        <v>29</v>
       </c>
       <c r="K99" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L99" t="s" s="0">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="M99" t="s" s="0">
-        <v>405</v>
+        <v>0</v>
       </c>
       <c r="N99" t="s" s="0">
-        <v>31</v>
+        <v>222</v>
       </c>
       <c r="O99" t="s" s="0">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="P99" t="s" s="0">
-        <v>40</v>
+        <v>222</v>
       </c>
       <c r="Q99" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R99" t="s" s="0">
-        <v>293</v>
+        <v>33</v>
       </c>
       <c r="S99" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B100" t="s" s="0">
-        <v>410</v>
+        <v>390</v>
       </c>
       <c r="C100" t="s" s="0">
-        <v>411</v>
+        <v>391</v>
       </c>
       <c r="D100" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E100" t="s" s="0">
         <v>392</v>
       </c>
       <c r="F100" t="s" s="0">
         <v>393</v>
       </c>
       <c r="G100" t="s" s="0">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H100" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I100" t="s" s="0">
-        <v>28</v>
+        <v>296</v>
       </c>
       <c r="J100" t="s" s="0">
-        <v>203</v>
+        <v>131</v>
       </c>
       <c r="K100" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L100" t="s" s="0">
-        <v>412</v>
+        <v>394</v>
       </c>
       <c r="M100" t="s" s="0">
-        <v>405</v>
+        <v>237</v>
       </c>
       <c r="N100" t="s" s="0">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="O100" t="s" s="0">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P100" t="s" s="0">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="Q100" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R100" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S100" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B101" t="s" s="0">
-        <v>413</v>
+        <v>395</v>
       </c>
       <c r="C101" t="s" s="0">
-        <v>414</v>
+        <v>396</v>
       </c>
       <c r="D101" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E101" t="s" s="0">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="F101" t="s" s="0">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="G101" t="s" s="0">
-        <v>415</v>
+        <v>399</v>
       </c>
       <c r="H101" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I101" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J101" t="s" s="0">
-        <v>43</v>
+        <v>120</v>
       </c>
       <c r="K101" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L101" t="s" s="0">
-        <v>416</v>
+        <v>400</v>
       </c>
       <c r="M101" t="s" s="0">
-        <v>238</v>
+        <v>126</v>
       </c>
       <c r="N101" t="s" s="0">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="O101" t="s" s="0">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="P101" t="s" s="0">
+        <v>101</v>
+      </c>
+      <c r="Q101" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R101" t="s" s="0">
         <v>33</v>
       </c>
-      <c r="Q101" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="S101" t="s" s="0">
-        <v>417</v>
+        <v>0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B102" t="s" s="0">
-        <v>418</v>
+        <v>401</v>
       </c>
       <c r="C102" t="s" s="0">
-        <v>419</v>
+        <v>396</v>
       </c>
       <c r="D102" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E102" t="s" s="0">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="F102" t="s" s="0">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="G102" t="s" s="0">
-        <v>214</v>
+        <v>26</v>
       </c>
       <c r="H102" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I102" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J102" t="s" s="0">
-        <v>123</v>
+        <v>38</v>
       </c>
       <c r="K102" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L102" t="s" s="0">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="M102" t="s" s="0">
-        <v>238</v>
+        <v>126</v>
       </c>
       <c r="N102" t="s" s="0">
-        <v>126</v>
+        <v>101</v>
       </c>
       <c r="O102" t="s" s="0">
-        <v>151</v>
+        <v>32</v>
       </c>
       <c r="P102" t="s" s="0">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="Q102" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R102" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S102" t="s" s="0">
-        <v>420</v>
+        <v>0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B103" t="s" s="0">
-        <v>421</v>
+        <v>403</v>
       </c>
       <c r="C103" t="s" s="0">
-        <v>422</v>
+        <v>396</v>
       </c>
       <c r="D103" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E103" t="s" s="0">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="F103" t="s" s="0">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="G103" t="s" s="0">
-        <v>415</v>
+        <v>26</v>
       </c>
       <c r="H103" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I103" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J103" t="s" s="0">
-        <v>29</v>
+        <v>215</v>
       </c>
       <c r="K103" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L103" t="s" s="0">
-        <v>423</v>
+        <v>400</v>
       </c>
       <c r="M103" t="s" s="0">
-        <v>424</v>
+        <v>126</v>
       </c>
       <c r="N103" t="s" s="0">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="O103" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P103" t="s" s="0">
-        <v>77</v>
+        <v>101</v>
       </c>
       <c r="Q103" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R103" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S103" t="s" s="0">
-        <v>425</v>
+        <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B104" t="s" s="0">
-        <v>426</v>
+        <v>404</v>
       </c>
       <c r="C104" t="s" s="0">
-        <v>427</v>
+        <v>396</v>
       </c>
       <c r="D104" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E104" t="s" s="0">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="F104" t="s" s="0">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="G104" t="s" s="0">
-        <v>354</v>
+        <v>405</v>
       </c>
       <c r="H104" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I104" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J104" t="s" s="0">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="K104" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L104" t="s" s="0">
-        <v>396</v>
+        <v>125</v>
       </c>
       <c r="M104" t="s" s="0">
-        <v>238</v>
+        <v>126</v>
       </c>
       <c r="N104" t="s" s="0">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="O104" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P104" t="s" s="0">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="Q104" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R104" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S104" t="s" s="0">
-        <v>428</v>
+        <v>0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B105" t="s" s="0">
-        <v>429</v>
+        <v>406</v>
       </c>
       <c r="C105" t="s" s="0">
-        <v>430</v>
+        <v>407</v>
       </c>
       <c r="D105" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E105" t="s" s="0">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="F105" t="s" s="0">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="G105" t="s" s="0">
-        <v>214</v>
+        <v>26</v>
       </c>
       <c r="H105" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I105" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J105" t="s" s="0">
-        <v>265</v>
+        <v>44</v>
       </c>
       <c r="K105" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L105" t="s" s="0">
-        <v>431</v>
+        <v>402</v>
       </c>
       <c r="M105" t="s" s="0">
-        <v>238</v>
+        <v>408</v>
       </c>
       <c r="N105" t="s" s="0">
-        <v>432</v>
+        <v>127</v>
       </c>
       <c r="O105" t="s" s="0">
-        <v>432</v>
+        <v>32</v>
       </c>
       <c r="P105" t="s" s="0">
-        <v>34</v>
+        <v>127</v>
       </c>
       <c r="Q105" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R105" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S105" t="s" s="0">
-        <v>0</v>
+        <v>409</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B106" t="s" s="0">
-        <v>433</v>
+        <v>410</v>
       </c>
       <c r="C106" t="s" s="0">
-        <v>430</v>
+        <v>124</v>
       </c>
       <c r="D106" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E106" t="s" s="0">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="F106" t="s" s="0">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="G106" t="s" s="0">
-        <v>214</v>
+        <v>26</v>
       </c>
       <c r="H106" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I106" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J106" t="s" s="0">
-        <v>389</v>
+        <v>95</v>
       </c>
       <c r="K106" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L106" t="s" s="0">
-        <v>431</v>
+        <v>125</v>
       </c>
       <c r="M106" t="s" s="0">
-        <v>238</v>
+        <v>126</v>
       </c>
       <c r="N106" t="s" s="0">
-        <v>432</v>
+        <v>127</v>
       </c>
       <c r="O106" t="s" s="0">
-        <v>167</v>
+        <v>32</v>
       </c>
       <c r="P106" t="s" s="0">
-        <v>69</v>
+        <v>127</v>
       </c>
       <c r="Q106" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R106" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S106" t="s" s="0">
-        <v>0</v>
+        <v>411</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B107" t="s" s="0">
-        <v>434</v>
+        <v>412</v>
       </c>
       <c r="C107" t="s" s="0">
-        <v>435</v>
+        <v>413</v>
       </c>
       <c r="D107" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E107" t="s" s="0">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="F107" t="s" s="0">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="G107" t="s" s="0">
         <v>26</v>
       </c>
       <c r="H107" t="s" s="0">
-        <v>27</v>
+        <v>302</v>
       </c>
       <c r="I107" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J107" t="s" s="0">
-        <v>265</v>
+        <v>131</v>
       </c>
       <c r="K107" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L107" t="s" s="0">
-        <v>436</v>
+        <v>394</v>
       </c>
       <c r="M107" t="s" s="0">
-        <v>238</v>
+        <v>414</v>
       </c>
       <c r="N107" t="s" s="0">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="O107" t="s" s="0">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="P107" t="s" s="0">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="Q107" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R107" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S107" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B108" t="s" s="0">
-        <v>437</v>
+        <v>415</v>
       </c>
       <c r="C108" t="s" s="0">
-        <v>435</v>
+        <v>416</v>
       </c>
       <c r="D108" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E108" t="s" s="0">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="F108" t="s" s="0">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="G108" t="s" s="0">
-        <v>438</v>
+        <v>26</v>
       </c>
       <c r="H108" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I108" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J108" t="s" s="0">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="K108" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L108" t="s" s="0">
-        <v>436</v>
+        <v>417</v>
       </c>
       <c r="M108" t="s" s="0">
-        <v>238</v>
+        <v>414</v>
       </c>
       <c r="N108" t="s" s="0">
-        <v>44</v>
+        <v>418</v>
       </c>
       <c r="O108" t="s" s="0">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P108" t="s" s="0">
-        <v>69</v>
+        <v>418</v>
       </c>
       <c r="Q108" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R108" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S108" t="s" s="0">
-        <v>0</v>
+        <v>419</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B109" t="s" s="0">
-        <v>439</v>
+        <v>420</v>
       </c>
       <c r="C109" t="s" s="0">
-        <v>440</v>
+        <v>416</v>
       </c>
       <c r="D109" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E109" t="s" s="0">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="F109" t="s" s="0">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="G109" t="s" s="0">
-        <v>399</v>
+        <v>26</v>
       </c>
       <c r="H109" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I109" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J109" t="s" s="0">
-        <v>108</v>
+        <v>215</v>
       </c>
       <c r="K109" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L109" t="s" s="0">
-        <v>400</v>
+        <v>417</v>
       </c>
       <c r="M109" t="s" s="0">
-        <v>238</v>
+        <v>414</v>
       </c>
       <c r="N109" t="s" s="0">
-        <v>31</v>
+        <v>418</v>
       </c>
       <c r="O109" t="s" s="0">
-        <v>167</v>
+        <v>32</v>
       </c>
       <c r="P109" t="s" s="0">
-        <v>441</v>
+        <v>418</v>
       </c>
       <c r="Q109" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R109" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S109" t="s" s="0">
-        <v>0</v>
+        <v>421</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B110" t="s" s="0">
-        <v>442</v>
+        <v>422</v>
       </c>
       <c r="C110" t="s" s="0">
-        <v>443</v>
+        <v>423</v>
       </c>
       <c r="D110" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E110" t="s" s="0">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="F110" t="s" s="0">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="G110" t="s" s="0">
         <v>26</v>
       </c>
       <c r="H110" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I110" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J110" t="s" s="0">
-        <v>190</v>
+        <v>215</v>
       </c>
       <c r="K110" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L110" t="s" s="0">
-        <v>436</v>
+        <v>394</v>
       </c>
       <c r="M110" t="s" s="0">
-        <v>238</v>
+        <v>126</v>
       </c>
       <c r="N110" t="s" s="0">
-        <v>31</v>
+        <v>127</v>
       </c>
       <c r="O110" t="s" s="0">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="P110" t="s" s="0">
-        <v>68</v>
+        <v>127</v>
       </c>
       <c r="Q110" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R110" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S110" t="s" s="0">
-        <v>0</v>
+        <v>424</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B111" t="s" s="0">
-        <v>444</v>
+        <v>425</v>
       </c>
       <c r="C111" t="s" s="0">
-        <v>195</v>
+        <v>426</v>
       </c>
       <c r="D111" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E111" t="s" s="0">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="F111" t="s" s="0">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="G111" t="s" s="0">
-        <v>399</v>
+        <v>26</v>
       </c>
       <c r="H111" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I111" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J111" t="s" s="0">
-        <v>265</v>
+        <v>131</v>
       </c>
       <c r="K111" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L111" t="s" s="0">
-        <v>400</v>
+        <v>427</v>
       </c>
       <c r="M111" t="s" s="0">
-        <v>0</v>
+        <v>126</v>
       </c>
       <c r="N111" t="s" s="0">
-        <v>112</v>
+        <v>127</v>
       </c>
       <c r="O111" t="s" s="0">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P111" t="s" s="0">
-        <v>62</v>
+        <v>127</v>
       </c>
       <c r="Q111" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R111" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S111" t="s" s="0">
-        <v>0</v>
+        <v>428</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B112" t="s" s="0">
-        <v>445</v>
+        <v>429</v>
       </c>
       <c r="C112" t="s" s="0">
-        <v>195</v>
+        <v>430</v>
       </c>
       <c r="D112" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E112" t="s" s="0">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="F112" t="s" s="0">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="G112" t="s" s="0">
-        <v>438</v>
+        <v>26</v>
       </c>
       <c r="H112" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I112" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J112" t="s" s="0">
-        <v>123</v>
+        <v>215</v>
       </c>
       <c r="K112" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L112" t="s" s="0">
-        <v>431</v>
+        <v>125</v>
       </c>
       <c r="M112" t="s" s="0">
-        <v>0</v>
+        <v>126</v>
       </c>
       <c r="N112" t="s" s="0">
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="O112" t="s" s="0">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="P112" t="s" s="0">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="Q112" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R112" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S112" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B113" t="s" s="0">
-        <v>446</v>
+        <v>431</v>
       </c>
       <c r="C113" t="s" s="0">
-        <v>447</v>
+        <v>432</v>
       </c>
       <c r="D113" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E113" t="s" s="0">
-        <v>448</v>
+        <v>397</v>
       </c>
       <c r="F113" t="s" s="0">
-        <v>449</v>
+        <v>398</v>
       </c>
       <c r="G113" t="s" s="0">
-        <v>450</v>
+        <v>433</v>
       </c>
       <c r="H113" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I113" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J113" t="s" s="0">
-        <v>43</v>
+        <v>120</v>
       </c>
       <c r="K113" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L113" t="s" s="0">
-        <v>451</v>
+        <v>434</v>
       </c>
       <c r="M113" t="s" s="0">
-        <v>238</v>
+        <v>126</v>
       </c>
       <c r="N113" t="s" s="0">
-        <v>235</v>
+        <v>127</v>
       </c>
       <c r="O113" t="s" s="0">
-        <v>235</v>
+        <v>32</v>
       </c>
       <c r="P113" t="s" s="0">
-        <v>34</v>
+        <v>127</v>
       </c>
       <c r="Q113" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R113" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S113" t="s" s="0">
-        <v>0</v>
+        <v>435</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B114" t="s" s="0">
-        <v>452</v>
+        <v>436</v>
       </c>
       <c r="C114" t="s" s="0">
-        <v>232</v>
+        <v>437</v>
       </c>
       <c r="D114" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E114" t="s" s="0">
-        <v>448</v>
+        <v>397</v>
       </c>
       <c r="F114" t="s" s="0">
-        <v>449</v>
+        <v>398</v>
       </c>
       <c r="G114" t="s" s="0">
-        <v>225</v>
+        <v>405</v>
       </c>
       <c r="H114" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I114" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J114" t="s" s="0">
-        <v>233</v>
+        <v>253</v>
       </c>
       <c r="K114" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L114" t="s" s="0">
-        <v>234</v>
+        <v>400</v>
       </c>
       <c r="M114" t="s" s="0">
-        <v>216</v>
+        <v>126</v>
       </c>
       <c r="N114" t="s" s="0">
-        <v>235</v>
+        <v>127</v>
       </c>
       <c r="O114" t="s" s="0">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="P114" t="s" s="0">
-        <v>45</v>
+        <v>127</v>
       </c>
       <c r="Q114" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R114" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S114" t="s" s="0">
-        <v>0</v>
+        <v>438</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B115" t="s" s="0">
-        <v>453</v>
+        <v>439</v>
       </c>
       <c r="C115" t="s" s="0">
-        <v>454</v>
+        <v>440</v>
       </c>
       <c r="D115" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E115" t="s" s="0">
-        <v>448</v>
+        <v>397</v>
       </c>
       <c r="F115" t="s" s="0">
-        <v>449</v>
+        <v>398</v>
       </c>
       <c r="G115" t="s" s="0">
-        <v>455</v>
+        <v>26</v>
       </c>
       <c r="H115" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I115" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J115" t="s" s="0">
-        <v>67</v>
+        <v>29</v>
       </c>
       <c r="K115" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L115" t="s" s="0">
-        <v>451</v>
+        <v>441</v>
       </c>
       <c r="M115" t="s" s="0">
-        <v>238</v>
+        <v>126</v>
       </c>
       <c r="N115" t="s" s="0">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="O115" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P115" t="s" s="0">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="Q115" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R115" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S115" t="s" s="0">
-        <v>456</v>
+        <v>442</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B116" t="s" s="0">
-        <v>457</v>
+        <v>443</v>
       </c>
       <c r="C116" t="s" s="0">
-        <v>458</v>
+        <v>444</v>
       </c>
       <c r="D116" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E116" t="s" s="0">
-        <v>448</v>
+        <v>397</v>
       </c>
       <c r="F116" t="s" s="0">
-        <v>449</v>
+        <v>398</v>
       </c>
       <c r="G116" t="s" s="0">
-        <v>225</v>
+        <v>399</v>
       </c>
       <c r="H116" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I116" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J116" t="s" s="0">
-        <v>29</v>
+        <v>156</v>
       </c>
       <c r="K116" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L116" t="s" s="0">
-        <v>234</v>
+        <v>427</v>
       </c>
       <c r="M116" t="s" s="0">
-        <v>238</v>
+        <v>126</v>
       </c>
       <c r="N116" t="s" s="0">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="O116" t="s" s="0">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P116" t="s" s="0">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="Q116" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R116" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S116" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B117" t="s" s="0">
-        <v>459</v>
+        <v>445</v>
       </c>
       <c r="C117" t="s" s="0">
-        <v>460</v>
+        <v>446</v>
       </c>
       <c r="D117" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E117" t="s" s="0">
-        <v>448</v>
+        <v>397</v>
       </c>
       <c r="F117" t="s" s="0">
-        <v>449</v>
+        <v>398</v>
       </c>
       <c r="G117" t="s" s="0">
-        <v>225</v>
+        <v>26</v>
       </c>
       <c r="H117" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I117" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J117" t="s" s="0">
-        <v>43</v>
+        <v>200</v>
       </c>
       <c r="K117" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L117" t="s" s="0">
-        <v>234</v>
+        <v>434</v>
       </c>
       <c r="M117" t="s" s="0">
-        <v>216</v>
+        <v>126</v>
       </c>
       <c r="N117" t="s" s="0">
-        <v>68</v>
+        <v>447</v>
       </c>
       <c r="O117" t="s" s="0">
-        <v>68</v>
+        <v>32</v>
       </c>
       <c r="P117" t="s" s="0">
-        <v>34</v>
+        <v>447</v>
       </c>
       <c r="Q117" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R117" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S117" t="s" s="0">
-        <v>461</v>
+        <v>0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B118" t="s" s="0">
-        <v>462</v>
+        <v>448</v>
       </c>
       <c r="C118" t="s" s="0">
-        <v>463</v>
+        <v>446</v>
       </c>
       <c r="D118" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E118" t="s" s="0">
-        <v>448</v>
+        <v>397</v>
       </c>
       <c r="F118" t="s" s="0">
-        <v>449</v>
+        <v>398</v>
       </c>
       <c r="G118" t="s" s="0">
-        <v>464</v>
+        <v>338</v>
       </c>
       <c r="H118" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I118" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J118" t="s" s="0">
-        <v>190</v>
+        <v>156</v>
       </c>
       <c r="K118" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L118" t="s" s="0">
-        <v>465</v>
+        <v>434</v>
       </c>
       <c r="M118" t="s" s="0">
-        <v>466</v>
+        <v>126</v>
       </c>
       <c r="N118" t="s" s="0">
-        <v>111</v>
+        <v>418</v>
       </c>
       <c r="O118" t="s" s="0">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="P118" t="s" s="0">
-        <v>92</v>
+        <v>418</v>
       </c>
       <c r="Q118" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R118" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S118" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B119" t="s" s="0">
-        <v>467</v>
+        <v>449</v>
       </c>
       <c r="C119" t="s" s="0">
-        <v>468</v>
+        <v>450</v>
       </c>
       <c r="D119" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E119" t="s" s="0">
-        <v>469</v>
+        <v>397</v>
       </c>
       <c r="F119" t="s" s="0">
-        <v>470</v>
+        <v>398</v>
       </c>
       <c r="G119" t="s" s="0">
-        <v>471</v>
+        <v>119</v>
       </c>
       <c r="H119" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I119" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J119" t="s" s="0">
-        <v>123</v>
+        <v>253</v>
       </c>
       <c r="K119" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L119" t="s" s="0">
-        <v>472</v>
+        <v>427</v>
       </c>
       <c r="M119" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N119" t="s" s="0">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="O119" t="s" s="0">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="P119" t="s" s="0">
+        <v>127</v>
+      </c>
+      <c r="Q119" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R119" t="s" s="0">
         <v>33</v>
       </c>
-      <c r="Q119" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="S119" t="s" s="0">
-        <v>473</v>
+        <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B120" t="s" s="0">
-        <v>474</v>
+        <v>451</v>
       </c>
       <c r="C120" t="s" s="0">
-        <v>468</v>
+        <v>452</v>
       </c>
       <c r="D120" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E120" t="s" s="0">
-        <v>469</v>
+        <v>453</v>
       </c>
       <c r="F120" t="s" s="0">
-        <v>470</v>
+        <v>454</v>
       </c>
       <c r="G120" t="s" s="0">
-        <v>475</v>
+        <v>26</v>
       </c>
       <c r="H120" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I120" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J120" t="s" s="0">
-        <v>123</v>
+        <v>44</v>
       </c>
       <c r="K120" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L120" t="s" s="0">
-        <v>476</v>
+        <v>455</v>
       </c>
       <c r="M120" t="s" s="0">
-        <v>0</v>
+        <v>126</v>
       </c>
       <c r="N120" t="s" s="0">
-        <v>44</v>
+        <v>222</v>
       </c>
       <c r="O120" t="s" s="0">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P120" t="s" s="0">
-        <v>69</v>
+        <v>222</v>
       </c>
       <c r="Q120" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R120" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S120" t="s" s="0">
-        <v>477</v>
+        <v>0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B121" t="s" s="0">
-        <v>478</v>
+        <v>456</v>
       </c>
       <c r="C121" t="s" s="0">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="D121" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E121" t="s" s="0">
-        <v>469</v>
+        <v>453</v>
       </c>
       <c r="F121" t="s" s="0">
-        <v>470</v>
+        <v>454</v>
       </c>
       <c r="G121" t="s" s="0">
-        <v>471</v>
+        <v>26</v>
       </c>
       <c r="H121" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I121" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J121" t="s" s="0">
-        <v>389</v>
+        <v>38</v>
       </c>
       <c r="K121" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L121" t="s" s="0">
-        <v>75</v>
+        <v>455</v>
       </c>
       <c r="M121" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N121" t="s" s="0">
-        <v>44</v>
+        <v>222</v>
       </c>
       <c r="O121" t="s" s="0">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P121" t="s" s="0">
-        <v>69</v>
+        <v>222</v>
       </c>
       <c r="Q121" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R121" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S121" t="s" s="0">
-        <v>0</v>
+        <v>458</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B122" t="s" s="0">
-        <v>479</v>
+        <v>459</v>
       </c>
       <c r="C122" t="s" s="0">
-        <v>468</v>
+        <v>66</v>
       </c>
       <c r="D122" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E122" t="s" s="0">
-        <v>469</v>
+        <v>453</v>
       </c>
       <c r="F122" t="s" s="0">
-        <v>470</v>
+        <v>454</v>
       </c>
       <c r="G122" t="s" s="0">
-        <v>471</v>
+        <v>26</v>
       </c>
       <c r="H122" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I122" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J122" t="s" s="0">
-        <v>190</v>
+        <v>57</v>
       </c>
       <c r="K122" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L122" t="s" s="0">
-        <v>480</v>
+        <v>67</v>
       </c>
       <c r="M122" t="s" s="0">
-        <v>0</v>
+        <v>176</v>
       </c>
       <c r="N122" t="s" s="0">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O122" t="s" s="0">
-        <v>68</v>
+        <v>32</v>
       </c>
       <c r="P122" t="s" s="0">
-        <v>92</v>
+        <v>45</v>
       </c>
       <c r="Q122" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R122" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S122" t="s" s="0">
-        <v>0</v>
+        <v>460</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B123" t="s" s="0">
-        <v>481</v>
+        <v>461</v>
       </c>
       <c r="C123" t="s" s="0">
-        <v>482</v>
+        <v>235</v>
       </c>
       <c r="D123" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E123" t="s" s="0">
-        <v>469</v>
+        <v>453</v>
       </c>
       <c r="F123" t="s" s="0">
-        <v>470</v>
+        <v>454</v>
       </c>
       <c r="G123" t="s" s="0">
-        <v>202</v>
+        <v>26</v>
       </c>
       <c r="H123" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I123" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J123" t="s" s="0">
-        <v>133</v>
+        <v>462</v>
       </c>
       <c r="K123" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L123" t="s" s="0">
-        <v>480</v>
+        <v>220</v>
       </c>
       <c r="M123" t="s" s="0">
-        <v>466</v>
+        <v>237</v>
       </c>
       <c r="N123" t="s" s="0">
-        <v>61</v>
+        <v>222</v>
       </c>
       <c r="O123" t="s" s="0">
         <v>32</v>
       </c>
       <c r="P123" t="s" s="0">
-        <v>69</v>
+        <v>222</v>
       </c>
       <c r="Q123" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R123" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S123" t="s" s="0">
-        <v>0</v>
+        <v>463</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B124" t="s" s="0">
-        <v>483</v>
+        <v>464</v>
       </c>
       <c r="C124" t="s" s="0">
-        <v>72</v>
+        <v>465</v>
       </c>
       <c r="D124" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E124" t="s" s="0">
-        <v>469</v>
+        <v>453</v>
       </c>
       <c r="F124" t="s" s="0">
-        <v>470</v>
+        <v>454</v>
       </c>
       <c r="G124" t="s" s="0">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="H124" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I124" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J124" t="s" s="0">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="K124" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L124" t="s" s="0">
-        <v>75</v>
+        <v>220</v>
       </c>
       <c r="M124" t="s" s="0">
-        <v>55</v>
+        <v>126</v>
       </c>
       <c r="N124" t="s" s="0">
-        <v>76</v>
+        <v>127</v>
       </c>
       <c r="O124" t="s" s="0">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="P124" t="s" s="0">
-        <v>78</v>
+        <v>127</v>
       </c>
       <c r="Q124" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R124" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S124" t="s" s="0">
-        <v>0</v>
+        <v>466</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B125" t="s" s="0">
-        <v>484</v>
+        <v>467</v>
       </c>
       <c r="C125" t="s" s="0">
-        <v>485</v>
+        <v>468</v>
       </c>
       <c r="D125" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E125" t="s" s="0">
+        <v>453</v>
+      </c>
+      <c r="F125" t="s" s="0">
+        <v>454</v>
+      </c>
+      <c r="G125" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H125" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I125" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J125" t="s" s="0">
+        <v>38</v>
+      </c>
+      <c r="K125" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L125" t="s" s="0">
+        <v>220</v>
+      </c>
+      <c r="M125" t="s" s="0">
+        <v>221</v>
+      </c>
+      <c r="N125" t="s" s="0">
+        <v>222</v>
+      </c>
+      <c r="O125" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P125" t="s" s="0">
+        <v>222</v>
+      </c>
+      <c r="Q125" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R125" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S125" t="s" s="0">
         <v>469</v>
-      </c>
-[...40 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B126" t="s" s="0">
-        <v>489</v>
+        <v>470</v>
       </c>
       <c r="C126" t="s" s="0">
-        <v>490</v>
+        <v>471</v>
       </c>
       <c r="D126" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E126" t="s" s="0">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="F126" t="s" s="0">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="G126" t="s" s="0">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="H126" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I126" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J126" t="s" s="0">
-        <v>265</v>
+        <v>156</v>
       </c>
       <c r="K126" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L126" t="s" s="0">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="M126" t="s" s="0">
-        <v>466</v>
+        <v>0</v>
       </c>
       <c r="N126" t="s" s="0">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="O126" t="s" s="0">
-        <v>78</v>
+        <v>45</v>
       </c>
       <c r="P126" t="s" s="0">
-        <v>40</v>
+        <v>476</v>
       </c>
       <c r="Q126" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R126" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S126" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B127" t="s" s="0">
-        <v>491</v>
+        <v>477</v>
       </c>
       <c r="C127" t="s" s="0">
-        <v>492</v>
+        <v>471</v>
       </c>
       <c r="D127" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E127" t="s" s="0">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="F127" t="s" s="0">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="G127" t="s" s="0">
-        <v>471</v>
+        <v>26</v>
       </c>
       <c r="H127" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I127" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J127" t="s" s="0">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="K127" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L127" t="s" s="0">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="M127" t="s" s="0">
-        <v>466</v>
+        <v>0</v>
       </c>
       <c r="N127" t="s" s="0">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="O127" t="s" s="0">
-        <v>77</v>
+        <v>479</v>
       </c>
       <c r="P127" t="s" s="0">
-        <v>162</v>
+        <v>192</v>
       </c>
       <c r="Q127" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R127" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S127" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B128" t="s" s="0">
-        <v>493</v>
+        <v>480</v>
       </c>
       <c r="C128" t="s" s="0">
-        <v>494</v>
+        <v>481</v>
       </c>
       <c r="D128" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E128" t="s" s="0">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="F128" t="s" s="0">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="G128" t="s" s="0">
-        <v>471</v>
+        <v>26</v>
       </c>
       <c r="H128" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I128" t="s" s="0">
-        <v>28</v>
+        <v>296</v>
       </c>
       <c r="J128" t="s" s="0">
-        <v>108</v>
+        <v>131</v>
       </c>
       <c r="K128" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L128" t="s" s="0">
-        <v>75</v>
+        <v>475</v>
       </c>
       <c r="M128" t="s" s="0">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="N128" t="s" s="0">
-        <v>126</v>
+        <v>101</v>
       </c>
       <c r="O128" t="s" s="0">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="P128" t="s" s="0">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="Q128" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R128" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S128" t="s" s="0">
-        <v>0</v>
+        <v>482</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B129" t="s" s="0">
-        <v>495</v>
+        <v>483</v>
       </c>
       <c r="C129" t="s" s="0">
-        <v>199</v>
+        <v>484</v>
       </c>
       <c r="D129" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E129" t="s" s="0">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="F129" t="s" s="0">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="G129" t="s" s="0">
-        <v>202</v>
+        <v>26</v>
       </c>
       <c r="H129" t="s" s="0">
-        <v>27</v>
+        <v>302</v>
       </c>
       <c r="I129" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J129" t="s" s="0">
-        <v>203</v>
+        <v>131</v>
       </c>
       <c r="K129" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L129" t="s" s="0">
-        <v>204</v>
+        <v>475</v>
       </c>
       <c r="M129" t="s" s="0">
-        <v>205</v>
+        <v>40</v>
       </c>
       <c r="N129" t="s" s="0">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="O129" t="s" s="0">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="P129" t="s" s="0">
-        <v>40</v>
+        <v>101</v>
       </c>
       <c r="Q129" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R129" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S129" t="s" s="0">
-        <v>0</v>
+        <v>485</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B130" t="s" s="0">
-        <v>496</v>
+        <v>486</v>
       </c>
       <c r="C130" t="s" s="0">
-        <v>497</v>
+        <v>487</v>
       </c>
       <c r="D130" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E130" t="s" s="0">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="F130" t="s" s="0">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="G130" t="s" s="0">
-        <v>475</v>
+        <v>488</v>
       </c>
       <c r="H130" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I130" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J130" t="s" s="0">
-        <v>265</v>
+        <v>120</v>
       </c>
       <c r="K130" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L130" t="s" s="0">
-        <v>476</v>
+        <v>489</v>
       </c>
       <c r="M130" t="s" s="0">
-        <v>55</v>
+        <v>490</v>
       </c>
       <c r="N130" t="s" s="0">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="O130" t="s" s="0">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P130" t="s" s="0">
-        <v>162</v>
+        <v>97</v>
       </c>
       <c r="Q130" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R130" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S130" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B131" t="s" s="0">
-        <v>498</v>
+        <v>491</v>
       </c>
       <c r="C131" t="s" s="0">
-        <v>499</v>
+        <v>492</v>
       </c>
       <c r="D131" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E131" t="s" s="0">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="F131" t="s" s="0">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="G131" t="s" s="0">
-        <v>500</v>
+        <v>26</v>
       </c>
       <c r="H131" t="s" s="0">
-        <v>27</v>
+        <v>302</v>
       </c>
       <c r="I131" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J131" t="s" s="0">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="K131" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L131" t="s" s="0">
-        <v>472</v>
+        <v>493</v>
       </c>
       <c r="M131" t="s" s="0">
-        <v>466</v>
+        <v>490</v>
       </c>
       <c r="N131" t="s" s="0">
-        <v>126</v>
+        <v>80</v>
       </c>
       <c r="O131" t="s" s="0">
-        <v>235</v>
+        <v>32</v>
       </c>
       <c r="P131" t="s" s="0">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="Q131" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R131" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S131" t="s" s="0">
-        <v>0</v>
+        <v>494</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B132" t="s" s="0">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="C132" t="s" s="0">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="D132" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E132" t="s" s="0">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="F132" t="s" s="0">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="G132" t="s" s="0">
-        <v>503</v>
+        <v>26</v>
       </c>
       <c r="H132" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I132" t="s" s="0">
-        <v>28</v>
+        <v>296</v>
       </c>
       <c r="J132" t="s" s="0">
-        <v>203</v>
+        <v>44</v>
       </c>
       <c r="K132" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L132" t="s" s="0">
-        <v>504</v>
+        <v>493</v>
       </c>
       <c r="M132" t="s" s="0">
-        <v>0</v>
+        <v>490</v>
       </c>
       <c r="N132" t="s" s="0">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="O132" t="s" s="0">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="P132" t="s" s="0">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="Q132" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R132" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S132" t="s" s="0">
-        <v>0</v>
+        <v>497</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B133" t="s" s="0">
-        <v>505</v>
+        <v>498</v>
       </c>
       <c r="C133" t="s" s="0">
-        <v>463</v>
+        <v>94</v>
       </c>
       <c r="D133" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E133" t="s" s="0">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="F133" t="s" s="0">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="G133" t="s" s="0">
-        <v>464</v>
+        <v>26</v>
       </c>
       <c r="H133" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I133" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J133" t="s" s="0">
-        <v>190</v>
+        <v>95</v>
       </c>
       <c r="K133" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L133" t="s" s="0">
-        <v>465</v>
+        <v>96</v>
       </c>
       <c r="M133" t="s" s="0">
-        <v>466</v>
+        <v>68</v>
       </c>
       <c r="N133" t="s" s="0">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="O133" t="s" s="0">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P133" t="s" s="0">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="Q133" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R133" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S133" t="s" s="0">
-        <v>0</v>
+        <v>499</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B134" t="s" s="0">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="C134" t="s" s="0">
-        <v>207</v>
+        <v>62</v>
       </c>
       <c r="D134" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E134" t="s" s="0">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="F134" t="s" s="0">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="G134" t="s" s="0">
-        <v>202</v>
+        <v>26</v>
       </c>
       <c r="H134" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I134" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J134" t="s" s="0">
-        <v>108</v>
+        <v>63</v>
       </c>
       <c r="K134" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L134" t="s" s="0">
-        <v>204</v>
+        <v>58</v>
       </c>
       <c r="M134" t="s" s="0">
-        <v>119</v>
+        <v>0</v>
       </c>
       <c r="N134" t="s" s="0">
-        <v>126</v>
+        <v>45</v>
       </c>
       <c r="O134" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P134" t="s" s="0">
-        <v>180</v>
+        <v>45</v>
       </c>
       <c r="Q134" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R134" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S134" t="s" s="0">
-        <v>208</v>
+        <v>64</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B135" t="s" s="0">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="C135" t="s" s="0">
-        <v>210</v>
+        <v>502</v>
       </c>
       <c r="D135" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E135" t="s" s="0">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="F135" t="s" s="0">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="G135" t="s" s="0">
-        <v>202</v>
+        <v>26</v>
       </c>
       <c r="H135" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I135" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J135" t="s" s="0">
-        <v>43</v>
+        <v>95</v>
       </c>
       <c r="K135" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L135" t="s" s="0">
-        <v>204</v>
+        <v>489</v>
       </c>
       <c r="M135" t="s" s="0">
-        <v>119</v>
+        <v>490</v>
       </c>
       <c r="N135" t="s" s="0">
-        <v>76</v>
+        <v>127</v>
       </c>
       <c r="O135" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P135" t="s" s="0">
-        <v>180</v>
+        <v>127</v>
       </c>
       <c r="Q135" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R135" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S135" t="s" s="0">
-        <v>211</v>
+        <v>503</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B136" t="s" s="0">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="C136" t="s" s="0">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="D136" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E136" t="s" s="0">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="F136" t="s" s="0">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="G136" t="s" s="0">
-        <v>486</v>
+        <v>26</v>
       </c>
       <c r="H136" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I136" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J136" t="s" s="0">
         <v>29</v>
       </c>
       <c r="K136" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L136" t="s" s="0">
-        <v>487</v>
+        <v>506</v>
       </c>
       <c r="M136" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N136" t="s" s="0">
-        <v>44</v>
+        <v>74</v>
       </c>
       <c r="O136" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P136" t="s" s="0">
-        <v>46</v>
+        <v>74</v>
       </c>
       <c r="Q136" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R136" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S136" t="s" s="0">
-        <v>510</v>
+        <v>507</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B137" t="s" s="0">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="C137" t="s" s="0">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="D137" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E137" t="s" s="0">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="F137" t="s" s="0">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="G137" t="s" s="0">
-        <v>513</v>
+        <v>26</v>
       </c>
       <c r="H137" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I137" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J137" t="s" s="0">
-        <v>123</v>
+        <v>44</v>
       </c>
       <c r="K137" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L137" t="s" s="0">
-        <v>75</v>
+        <v>478</v>
       </c>
       <c r="M137" t="s" s="0">
-        <v>466</v>
+        <v>40</v>
       </c>
       <c r="N137" t="s" s="0">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="O137" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P137" t="s" s="0">
+        <v>101</v>
+      </c>
+      <c r="Q137" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R137" t="s" s="0">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>293</v>
       </c>
       <c r="S137" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B138" t="s" s="0">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="C138" t="s" s="0">
-        <v>515</v>
+        <v>214</v>
       </c>
       <c r="D138" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E138" t="s" s="0">
-        <v>516</v>
+        <v>472</v>
       </c>
       <c r="F138" t="s" s="0">
-        <v>517</v>
+        <v>473</v>
       </c>
       <c r="G138" t="s" s="0">
-        <v>241</v>
+        <v>26</v>
       </c>
       <c r="H138" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I138" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J138" t="s" s="0">
-        <v>242</v>
+        <v>215</v>
       </c>
       <c r="K138" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L138" t="s" s="0">
-        <v>175</v>
+        <v>216</v>
       </c>
       <c r="M138" t="s" s="0">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="N138" t="s" s="0">
-        <v>0</v>
+        <v>101</v>
       </c>
       <c r="O138" t="s" s="0">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="P138" t="s" s="0">
-        <v>34</v>
+        <v>101</v>
       </c>
       <c r="Q138" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R138" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S138" t="s" s="0">
-        <v>0</v>
+        <v>217</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B139" t="s" s="0">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="C139" t="s" s="0">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="D139" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E139" t="s" s="0">
-        <v>520</v>
+        <v>472</v>
       </c>
       <c r="F139" t="s" s="0">
-        <v>521</v>
+        <v>473</v>
       </c>
       <c r="G139" t="s" s="0">
-        <v>309</v>
+        <v>26</v>
       </c>
       <c r="H139" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I139" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J139" t="s" s="0">
-        <v>203</v>
+        <v>29</v>
       </c>
       <c r="K139" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L139" t="s" s="0">
-        <v>522</v>
+        <v>478</v>
       </c>
       <c r="M139" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N139" t="s" s="0">
-        <v>126</v>
+        <v>101</v>
       </c>
       <c r="O139" t="s" s="0">
-        <v>78</v>
+        <v>32</v>
       </c>
       <c r="P139" t="s" s="0">
-        <v>162</v>
+        <v>101</v>
       </c>
       <c r="Q139" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R139" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S139" t="s" s="0">
-        <v>0</v>
+        <v>513</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B140" t="s" s="0">
-        <v>523</v>
+        <v>514</v>
       </c>
       <c r="C140" t="s" s="0">
-        <v>524</v>
+        <v>515</v>
       </c>
       <c r="D140" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E140" t="s" s="0">
-        <v>520</v>
+        <v>472</v>
       </c>
       <c r="F140" t="s" s="0">
-        <v>521</v>
+        <v>473</v>
       </c>
       <c r="G140" t="s" s="0">
-        <v>313</v>
+        <v>26</v>
       </c>
       <c r="H140" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I140" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J140" t="s" s="0">
-        <v>525</v>
+        <v>38</v>
       </c>
       <c r="K140" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L140" t="s" s="0">
-        <v>526</v>
+        <v>475</v>
       </c>
       <c r="M140" t="s" s="0">
-        <v>0</v>
+        <v>490</v>
       </c>
       <c r="N140" t="s" s="0">
-        <v>45</v>
+        <v>101</v>
       </c>
       <c r="O140" t="s" s="0">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="P140" t="s" s="0">
+        <v>101</v>
+      </c>
+      <c r="Q140" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R140" t="s" s="0">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="S140" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B141" t="s" s="0">
-        <v>527</v>
+        <v>516</v>
       </c>
       <c r="C141" t="s" s="0">
-        <v>524</v>
+        <v>517</v>
       </c>
       <c r="D141" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E141" t="s" s="0">
-        <v>520</v>
+        <v>472</v>
       </c>
       <c r="F141" t="s" s="0">
-        <v>521</v>
+        <v>473</v>
       </c>
       <c r="G141" t="s" s="0">
-        <v>313</v>
+        <v>26</v>
       </c>
       <c r="H141" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I141" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J141" t="s" s="0">
-        <v>329</v>
+        <v>95</v>
       </c>
       <c r="K141" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L141" t="s" s="0">
-        <v>526</v>
+        <v>518</v>
       </c>
       <c r="M141" t="s" s="0">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="N141" t="s" s="0">
-        <v>45</v>
+        <v>127</v>
       </c>
       <c r="O141" t="s" s="0">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P141" t="s" s="0">
-        <v>69</v>
+        <v>127</v>
       </c>
       <c r="Q141" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R141" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S141" t="s" s="0">
-        <v>0</v>
+        <v>519</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B142" t="s" s="0">
-        <v>528</v>
+        <v>520</v>
       </c>
       <c r="C142" t="s" s="0">
-        <v>524</v>
+        <v>244</v>
       </c>
       <c r="D142" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E142" t="s" s="0">
-        <v>520</v>
+        <v>472</v>
       </c>
       <c r="F142" t="s" s="0">
+        <v>473</v>
+      </c>
+      <c r="G142" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H142" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I142" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J142" t="s" s="0">
+        <v>38</v>
+      </c>
+      <c r="K142" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L142" t="s" s="0">
+        <v>245</v>
+      </c>
+      <c r="M142" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="N142" t="s" s="0">
+        <v>127</v>
+      </c>
+      <c r="O142" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P142" t="s" s="0">
+        <v>127</v>
+      </c>
+      <c r="Q142" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R142" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S142" t="s" s="0">
         <v>521</v>
-      </c>
-[...37 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B143" t="s" s="0">
-        <v>530</v>
+        <v>522</v>
       </c>
       <c r="C143" t="s" s="0">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="D143" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E143" t="s" s="0">
-        <v>520</v>
+        <v>472</v>
       </c>
       <c r="F143" t="s" s="0">
-        <v>521</v>
+        <v>473</v>
       </c>
       <c r="G143" t="s" s="0">
-        <v>313</v>
+        <v>26</v>
       </c>
       <c r="H143" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I143" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J143" t="s" s="0">
-        <v>531</v>
+        <v>95</v>
       </c>
       <c r="K143" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L143" t="s" s="0">
-        <v>526</v>
+        <v>489</v>
       </c>
       <c r="M143" t="s" s="0">
-        <v>0</v>
+        <v>490</v>
       </c>
       <c r="N143" t="s" s="0">
-        <v>45</v>
+        <v>127</v>
       </c>
       <c r="O143" t="s" s="0">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P143" t="s" s="0">
-        <v>69</v>
+        <v>127</v>
       </c>
       <c r="Q143" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R143" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S143" t="s" s="0">
-        <v>0</v>
+        <v>523</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B144" t="s" s="0">
-        <v>532</v>
+        <v>524</v>
       </c>
       <c r="C144" t="s" s="0">
-        <v>533</v>
+        <v>525</v>
       </c>
       <c r="D144" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E144" t="s" s="0">
-        <v>520</v>
+        <v>472</v>
       </c>
       <c r="F144" t="s" s="0">
-        <v>521</v>
+        <v>473</v>
       </c>
       <c r="G144" t="s" s="0">
-        <v>309</v>
+        <v>526</v>
       </c>
       <c r="H144" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I144" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J144" t="s" s="0">
-        <v>108</v>
+        <v>253</v>
       </c>
       <c r="K144" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L144" t="s" s="0">
-        <v>534</v>
+        <v>489</v>
       </c>
       <c r="M144" t="s" s="0">
-        <v>324</v>
+        <v>490</v>
       </c>
       <c r="N144" t="s" s="0">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="O144" t="s" s="0">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="P144" t="s" s="0">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="Q144" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R144" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S144" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B145" t="s" s="0">
-        <v>535</v>
+        <v>527</v>
       </c>
       <c r="C145" t="s" s="0">
-        <v>536</v>
+        <v>195</v>
       </c>
       <c r="D145" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E145" t="s" s="0">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="F145" t="s" s="0">
-        <v>521</v>
+        <v>529</v>
       </c>
       <c r="G145" t="s" s="0">
-        <v>313</v>
+        <v>26</v>
       </c>
       <c r="H145" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I145" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J145" t="s" s="0">
-        <v>537</v>
+        <v>44</v>
       </c>
       <c r="K145" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L145" t="s" s="0">
-        <v>526</v>
+        <v>170</v>
       </c>
       <c r="M145" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N145" t="s" s="0">
         <v>45</v>
       </c>
       <c r="O145" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P145" t="s" s="0">
+        <v>45</v>
+      </c>
+      <c r="Q145" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R145" t="s" s="0">
         <v>33</v>
       </c>
-      <c r="P145" t="s" s="0">
-[...7 lines deleted...]
-      </c>
       <c r="S145" t="s" s="0">
-        <v>0</v>
+        <v>530</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B146" t="s" s="0">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="C146" t="s" s="0">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="D146" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E146" t="s" s="0">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="F146" t="s" s="0">
-        <v>521</v>
+        <v>529</v>
       </c>
       <c r="G146" t="s" s="0">
-        <v>313</v>
+        <v>26</v>
       </c>
       <c r="H146" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I146" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J146" t="s" s="0">
-        <v>539</v>
+        <v>286</v>
       </c>
       <c r="K146" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L146" t="s" s="0">
-        <v>526</v>
+        <v>533</v>
       </c>
       <c r="M146" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N146" t="s" s="0">
-        <v>45</v>
+        <v>101</v>
       </c>
       <c r="O146" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P146" t="s" s="0">
-        <v>45</v>
+        <v>101</v>
       </c>
       <c r="Q146" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R146" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S146" t="s" s="0">
-        <v>0</v>
+        <v>534</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B147" t="s" s="0">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="C147" t="s" s="0">
         <v>536</v>
       </c>
       <c r="D147" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E147" t="s" s="0">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="F147" t="s" s="0">
-        <v>521</v>
+        <v>529</v>
       </c>
       <c r="G147" t="s" s="0">
-        <v>313</v>
+        <v>26</v>
       </c>
       <c r="H147" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I147" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J147" t="s" s="0">
-        <v>541</v>
+        <v>253</v>
       </c>
       <c r="K147" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L147" t="s" s="0">
-        <v>526</v>
+        <v>537</v>
       </c>
       <c r="M147" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N147" t="s" s="0">
         <v>45</v>
       </c>
       <c r="O147" t="s" s="0">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="P147" t="s" s="0">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="Q147" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R147" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S147" t="s" s="0">
-        <v>0</v>
+        <v>538</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B148" t="s" s="0">
+        <v>539</v>
+      </c>
+      <c r="C148" t="s" s="0">
+        <v>540</v>
+      </c>
+      <c r="D148" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E148" t="s" s="0">
+        <v>541</v>
+      </c>
+      <c r="F148" t="s" s="0">
         <v>542</v>
       </c>
-      <c r="C148" t="s" s="0">
+      <c r="G148" t="s" s="0">
         <v>543</v>
       </c>
-      <c r="D148" t="s" s="0">
-[...10 lines deleted...]
-      </c>
       <c r="H148" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I148" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J148" t="s" s="0">
-        <v>74</v>
+        <v>253</v>
       </c>
       <c r="K148" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L148" t="s" s="0">
-        <v>534</v>
+        <v>544</v>
       </c>
       <c r="M148" t="s" s="0">
-        <v>324</v>
+        <v>0</v>
       </c>
       <c r="N148" t="s" s="0">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="O148" t="s" s="0">
-        <v>162</v>
+        <v>127</v>
       </c>
       <c r="P148" t="s" s="0">
-        <v>77</v>
+        <v>158</v>
       </c>
       <c r="Q148" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R148" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S148" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B149" t="s" s="0">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C149" t="s" s="0">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="D149" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E149" t="s" s="0">
-        <v>520</v>
+        <v>541</v>
       </c>
       <c r="F149" t="s" s="0">
-        <v>521</v>
+        <v>542</v>
       </c>
       <c r="G149" t="s" s="0">
-        <v>313</v>
+        <v>474</v>
       </c>
       <c r="H149" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I149" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J149" t="s" s="0">
+        <v>253</v>
+      </c>
+      <c r="K149" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L149" t="s" s="0">
         <v>546</v>
       </c>
-      <c r="K149" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="M149" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N149" t="s" s="0">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="O149" t="s" s="0">
-        <v>40</v>
+        <v>127</v>
       </c>
       <c r="P149" t="s" s="0">
-        <v>69</v>
+        <v>158</v>
       </c>
       <c r="Q149" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R149" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S149" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B150" t="s" s="0">
         <v>547</v>
       </c>
       <c r="C150" t="s" s="0">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="D150" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E150" t="s" s="0">
-        <v>520</v>
+        <v>541</v>
       </c>
       <c r="F150" t="s" s="0">
-        <v>521</v>
+        <v>542</v>
       </c>
       <c r="G150" t="s" s="0">
-        <v>313</v>
+        <v>548</v>
       </c>
       <c r="H150" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I150" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J150" t="s" s="0">
-        <v>548</v>
+        <v>253</v>
       </c>
       <c r="K150" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L150" t="s" s="0">
-        <v>526</v>
+        <v>549</v>
       </c>
       <c r="M150" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N150" t="s" s="0">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="O150" t="s" s="0">
-        <v>40</v>
+        <v>127</v>
       </c>
       <c r="P150" t="s" s="0">
-        <v>69</v>
+        <v>158</v>
       </c>
       <c r="Q150" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R150" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S150" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B151" t="s" s="0">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="C151" t="s" s="0">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="D151" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E151" t="s" s="0">
-        <v>520</v>
+        <v>541</v>
       </c>
       <c r="F151" t="s" s="0">
-        <v>521</v>
+        <v>542</v>
       </c>
       <c r="G151" t="s" s="0">
-        <v>313</v>
+        <v>433</v>
       </c>
       <c r="H151" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I151" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J151" t="s" s="0">
-        <v>550</v>
+        <v>253</v>
       </c>
       <c r="K151" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L151" t="s" s="0">
-        <v>526</v>
+        <v>394</v>
       </c>
       <c r="M151" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N151" t="s" s="0">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="O151" t="s" s="0">
-        <v>69</v>
+        <v>127</v>
       </c>
       <c r="P151" t="s" s="0">
-        <v>40</v>
+        <v>158</v>
       </c>
       <c r="Q151" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R151" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S151" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B152" t="s" s="0">
         <v>551</v>
       </c>
       <c r="C152" t="s" s="0">
-        <v>331</v>
+        <v>540</v>
       </c>
       <c r="D152" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E152" t="s" s="0">
-        <v>520</v>
+        <v>541</v>
       </c>
       <c r="F152" t="s" s="0">
-        <v>521</v>
+        <v>542</v>
       </c>
       <c r="G152" t="s" s="0">
         <v>552</v>
       </c>
       <c r="H152" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I152" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J152" t="s" s="0">
-        <v>389</v>
+        <v>253</v>
       </c>
       <c r="K152" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L152" t="s" s="0">
-        <v>522</v>
+        <v>232</v>
       </c>
       <c r="M152" t="s" s="0">
-        <v>324</v>
+        <v>0</v>
       </c>
       <c r="N152" t="s" s="0">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="O152" t="s" s="0">
-        <v>69</v>
+        <v>259</v>
       </c>
       <c r="P152" t="s" s="0">
-        <v>162</v>
+        <v>553</v>
       </c>
       <c r="Q152" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R152" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S152" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B153" t="s" s="0">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C153" t="s" s="0">
-        <v>554</v>
+        <v>540</v>
       </c>
       <c r="D153" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E153" t="s" s="0">
-        <v>520</v>
+        <v>541</v>
       </c>
       <c r="F153" t="s" s="0">
-        <v>521</v>
+        <v>542</v>
       </c>
       <c r="G153" t="s" s="0">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="H153" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I153" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J153" t="s" s="0">
-        <v>389</v>
+        <v>253</v>
       </c>
       <c r="K153" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L153" t="s" s="0">
-        <v>522</v>
+        <v>556</v>
       </c>
       <c r="M153" t="s" s="0">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="N153" t="s" s="0">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="O153" t="s" s="0">
-        <v>69</v>
+        <v>127</v>
       </c>
       <c r="P153" t="s" s="0">
-        <v>34</v>
+        <v>158</v>
       </c>
       <c r="Q153" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R153" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S153" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B154" t="s" s="0">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="C154" t="s" s="0">
-        <v>556</v>
+        <v>540</v>
       </c>
       <c r="D154" t="s" s="0">
-        <v>23</v>
+        <v>558</v>
       </c>
       <c r="E154" t="s" s="0">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="F154" t="s" s="0">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="G154" t="s" s="0">
-        <v>297</v>
+        <v>559</v>
       </c>
       <c r="H154" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I154" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J154" t="s" s="0">
-        <v>67</v>
+        <v>253</v>
       </c>
       <c r="K154" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L154" t="s" s="0">
-        <v>559</v>
+        <v>417</v>
       </c>
       <c r="M154" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N154" t="s" s="0">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="O154" t="s" s="0">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="P154" t="s" s="0">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="Q154" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R154" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S154" t="s" s="0">
-        <v>560</v>
+        <v>0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B155" t="s" s="0">
+        <v>560</v>
+      </c>
+      <c r="C155" t="s" s="0">
+        <v>540</v>
+      </c>
+      <c r="D155" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E155" t="s" s="0">
+        <v>541</v>
+      </c>
+      <c r="F155" t="s" s="0">
+        <v>542</v>
+      </c>
+      <c r="G155" t="s" s="0">
         <v>561</v>
       </c>
-      <c r="C155" t="s" s="0">
+      <c r="H155" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I155" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J155" t="s" s="0">
+        <v>253</v>
+      </c>
+      <c r="K155" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L155" t="s" s="0">
         <v>562</v>
       </c>
-      <c r="D155" t="s" s="0">
-[...25 lines deleted...]
-      </c>
       <c r="M155" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N155" t="s" s="0">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="O155" t="s" s="0">
-        <v>44</v>
+        <v>418</v>
       </c>
       <c r="P155" t="s" s="0">
-        <v>69</v>
+        <v>476</v>
       </c>
       <c r="Q155" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R155" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S155" t="s" s="0">
-        <v>564</v>
+        <v>0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B156" t="s" s="0">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="C156" t="s" s="0">
-        <v>566</v>
+        <v>540</v>
       </c>
       <c r="D156" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E156" t="s" s="0">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="F156" t="s" s="0">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="G156" t="s" s="0">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="H156" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I156" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J156" t="s" s="0">
-        <v>67</v>
+        <v>253</v>
       </c>
       <c r="K156" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L156" t="s" s="0">
-        <v>568</v>
+        <v>144</v>
       </c>
       <c r="M156" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N156" t="s" s="0">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="O156" t="s" s="0">
-        <v>44</v>
+        <v>259</v>
       </c>
       <c r="P156" t="s" s="0">
-        <v>69</v>
+        <v>553</v>
       </c>
       <c r="Q156" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R156" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S156" t="s" s="0">
-        <v>569</v>
+        <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B157" t="s" s="0">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="C157" t="s" s="0">
-        <v>571</v>
+        <v>540</v>
       </c>
       <c r="D157" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E157" t="s" s="0">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="F157" t="s" s="0">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="G157" t="s" s="0">
-        <v>464</v>
+        <v>199</v>
       </c>
       <c r="H157" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I157" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J157" t="s" s="0">
-        <v>67</v>
+        <v>253</v>
       </c>
       <c r="K157" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L157" t="s" s="0">
-        <v>394</v>
+        <v>241</v>
       </c>
       <c r="M157" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N157" t="s" s="0">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="O157" t="s" s="0">
-        <v>44</v>
+        <v>259</v>
       </c>
       <c r="P157" t="s" s="0">
-        <v>69</v>
+        <v>553</v>
       </c>
       <c r="Q157" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R157" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S157" t="s" s="0">
-        <v>572</v>
+        <v>0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B158" t="s" s="0">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="C158" t="s" s="0">
-        <v>574</v>
+        <v>540</v>
       </c>
       <c r="D158" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E158" t="s" s="0">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="F158" t="s" s="0">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="G158" t="s" s="0">
-        <v>107</v>
+        <v>488</v>
       </c>
       <c r="H158" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I158" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J158" t="s" s="0">
-        <v>67</v>
+        <v>253</v>
       </c>
       <c r="K158" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L158" t="s" s="0">
-        <v>575</v>
+        <v>245</v>
       </c>
       <c r="M158" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N158" t="s" s="0">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="O158" t="s" s="0">
-        <v>112</v>
+        <v>259</v>
       </c>
       <c r="P158" t="s" s="0">
+        <v>553</v>
+      </c>
+      <c r="Q158" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R158" t="s" s="0">
         <v>33</v>
       </c>
-      <c r="Q158" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="S158" t="s" s="0">
-        <v>576</v>
+        <v>0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B159" t="s" s="0">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="C159" t="s" s="0">
-        <v>578</v>
+        <v>540</v>
       </c>
       <c r="D159" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E159" t="s" s="0">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="F159" t="s" s="0">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="G159" t="s" s="0">
-        <v>116</v>
+        <v>568</v>
       </c>
       <c r="H159" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I159" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J159" t="s" s="0">
-        <v>67</v>
+        <v>253</v>
       </c>
       <c r="K159" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L159" t="s" s="0">
-        <v>579</v>
+        <v>569</v>
       </c>
       <c r="M159" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N159" t="s" s="0">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="O159" t="s" s="0">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="P159" t="s" s="0">
-        <v>69</v>
+        <v>158</v>
       </c>
       <c r="Q159" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R159" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S159" t="s" s="0">
-        <v>580</v>
+        <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B160" t="s" s="0">
-        <v>581</v>
+        <v>570</v>
       </c>
       <c r="C160" t="s" s="0">
-        <v>582</v>
+        <v>540</v>
       </c>
       <c r="D160" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E160" t="s" s="0">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="F160" t="s" s="0">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="G160" t="s" s="0">
-        <v>399</v>
+        <v>571</v>
       </c>
       <c r="H160" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I160" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J160" t="s" s="0">
-        <v>67</v>
+        <v>253</v>
       </c>
       <c r="K160" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L160" t="s" s="0">
-        <v>583</v>
+        <v>572</v>
       </c>
       <c r="M160" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N160" t="s" s="0">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="O160" t="s" s="0">
-        <v>111</v>
+        <v>259</v>
       </c>
       <c r="P160" t="s" s="0">
-        <v>34</v>
+        <v>553</v>
       </c>
       <c r="Q160" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R160" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S160" t="s" s="0">
-        <v>584</v>
+        <v>0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B161" t="s" s="0">
-        <v>585</v>
+        <v>573</v>
       </c>
       <c r="C161" t="s" s="0">
-        <v>586</v>
+        <v>540</v>
       </c>
       <c r="D161" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E161" t="s" s="0">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="F161" t="s" s="0">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="G161" t="s" s="0">
-        <v>376</v>
+        <v>574</v>
       </c>
       <c r="H161" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I161" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J161" t="s" s="0">
-        <v>587</v>
+        <v>253</v>
       </c>
       <c r="K161" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L161" t="s" s="0">
-        <v>363</v>
+        <v>216</v>
       </c>
       <c r="M161" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N161" t="s" s="0">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="O161" t="s" s="0">
-        <v>56</v>
+        <v>259</v>
       </c>
       <c r="P161" t="s" s="0">
-        <v>92</v>
+        <v>553</v>
       </c>
       <c r="Q161" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R161" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S161" t="s" s="0">
-        <v>588</v>
+        <v>0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B162" t="s" s="0">
-        <v>589</v>
+        <v>575</v>
       </c>
       <c r="C162" t="s" s="0">
-        <v>590</v>
+        <v>540</v>
       </c>
       <c r="D162" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E162" t="s" s="0">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="F162" t="s" s="0">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="G162" t="s" s="0">
-        <v>450</v>
+        <v>576</v>
       </c>
       <c r="H162" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I162" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J162" t="s" s="0">
-        <v>67</v>
+        <v>253</v>
       </c>
       <c r="K162" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L162" t="s" s="0">
-        <v>591</v>
+        <v>518</v>
       </c>
       <c r="M162" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N162" t="s" s="0">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="O162" t="s" s="0">
-        <v>56</v>
+        <v>259</v>
       </c>
       <c r="P162" t="s" s="0">
-        <v>92</v>
+        <v>553</v>
       </c>
       <c r="Q162" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R162" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S162" t="s" s="0">
-        <v>592</v>
+        <v>0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B163" t="s" s="0">
-        <v>593</v>
+        <v>577</v>
       </c>
       <c r="C163" t="s" s="0">
-        <v>594</v>
+        <v>540</v>
       </c>
       <c r="D163" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E163" t="s" s="0">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="F163" t="s" s="0">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="G163" t="s" s="0">
-        <v>214</v>
+        <v>351</v>
       </c>
       <c r="H163" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I163" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J163" t="s" s="0">
-        <v>67</v>
+        <v>253</v>
       </c>
       <c r="K163" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L163" t="s" s="0">
-        <v>226</v>
+        <v>352</v>
       </c>
       <c r="M163" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N163" t="s" s="0">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="O163" t="s" s="0">
-        <v>112</v>
+        <v>418</v>
       </c>
       <c r="P163" t="s" s="0">
+        <v>476</v>
+      </c>
+      <c r="Q163" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R163" t="s" s="0">
         <v>33</v>
       </c>
-      <c r="Q163" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="S163" t="s" s="0">
-        <v>595</v>
+        <v>0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B164" t="s" s="0">
-        <v>596</v>
+        <v>578</v>
       </c>
       <c r="C164" t="s" s="0">
-        <v>597</v>
+        <v>540</v>
       </c>
       <c r="D164" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E164" t="s" s="0">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="F164" t="s" s="0">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="G164" t="s" s="0">
-        <v>500</v>
+        <v>579</v>
       </c>
       <c r="H164" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I164" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J164" t="s" s="0">
-        <v>67</v>
+        <v>253</v>
       </c>
       <c r="K164" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L164" t="s" s="0">
-        <v>598</v>
+        <v>580</v>
       </c>
       <c r="M164" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N164" t="s" s="0">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="O164" t="s" s="0">
-        <v>112</v>
+        <v>418</v>
       </c>
       <c r="P164" t="s" s="0">
+        <v>476</v>
+      </c>
+      <c r="Q164" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R164" t="s" s="0">
         <v>33</v>
       </c>
-      <c r="Q164" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="S164" t="s" s="0">
-        <v>599</v>
+        <v>0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B165" t="s" s="0">
-        <v>600</v>
+        <v>581</v>
       </c>
       <c r="C165" t="s" s="0">
-        <v>601</v>
+        <v>582</v>
       </c>
       <c r="D165" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E165" t="s" s="0">
-        <v>557</v>
+        <v>583</v>
       </c>
       <c r="F165" t="s" s="0">
-        <v>558</v>
+        <v>584</v>
       </c>
       <c r="G165" t="s" s="0">
-        <v>602</v>
+        <v>26</v>
       </c>
       <c r="H165" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I165" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J165" t="s" s="0">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="K165" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L165" t="s" s="0">
-        <v>603</v>
+        <v>211</v>
       </c>
       <c r="M165" t="s" s="0">
-        <v>0</v>
+        <v>308</v>
       </c>
       <c r="N165" t="s" s="0">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="O165" t="s" s="0">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P165" t="s" s="0">
-        <v>69</v>
+        <v>127</v>
       </c>
       <c r="Q165" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R165" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S165" t="s" s="0">
-        <v>604</v>
+        <v>0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B166" t="s" s="0">
-        <v>605</v>
+        <v>585</v>
       </c>
       <c r="C166" t="s" s="0">
-        <v>606</v>
+        <v>586</v>
       </c>
       <c r="D166" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E166" t="s" s="0">
-        <v>557</v>
+        <v>583</v>
       </c>
       <c r="F166" t="s" s="0">
-        <v>558</v>
+        <v>584</v>
       </c>
       <c r="G166" t="s" s="0">
-        <v>438</v>
+        <v>587</v>
       </c>
       <c r="H166" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I166" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J166" t="s" s="0">
-        <v>67</v>
+        <v>588</v>
       </c>
       <c r="K166" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L166" t="s" s="0">
-        <v>416</v>
+        <v>589</v>
       </c>
       <c r="M166" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N166" t="s" s="0">
-        <v>111</v>
+        <v>313</v>
       </c>
       <c r="O166" t="s" s="0">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="P166" t="s" s="0">
-        <v>92</v>
+        <v>313</v>
       </c>
       <c r="Q166" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R166" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S166" t="s" s="0">
-        <v>607</v>
+        <v>0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B167" t="s" s="0">
-        <v>608</v>
+        <v>590</v>
       </c>
       <c r="C167" t="s" s="0">
-        <v>609</v>
+        <v>586</v>
       </c>
       <c r="D167" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E167" t="s" s="0">
-        <v>557</v>
+        <v>583</v>
       </c>
       <c r="F167" t="s" s="0">
-        <v>558</v>
+        <v>584</v>
       </c>
       <c r="G167" t="s" s="0">
-        <v>486</v>
+        <v>26</v>
       </c>
       <c r="H167" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I167" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J167" t="s" s="0">
-        <v>67</v>
+        <v>323</v>
       </c>
       <c r="K167" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L167" t="s" s="0">
-        <v>487</v>
+        <v>589</v>
       </c>
       <c r="M167" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N167" t="s" s="0">
-        <v>111</v>
+        <v>313</v>
       </c>
       <c r="O167" t="s" s="0">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="P167" t="s" s="0">
-        <v>92</v>
+        <v>313</v>
       </c>
       <c r="Q167" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R167" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S167" t="s" s="0">
-        <v>610</v>
+        <v>0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B168" t="s" s="0">
-        <v>611</v>
+        <v>591</v>
       </c>
       <c r="C168" t="s" s="0">
-        <v>612</v>
+        <v>586</v>
       </c>
       <c r="D168" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E168" t="s" s="0">
-        <v>557</v>
+        <v>583</v>
       </c>
       <c r="F168" t="s" s="0">
-        <v>558</v>
+        <v>584</v>
       </c>
       <c r="G168" t="s" s="0">
-        <v>225</v>
+        <v>26</v>
       </c>
       <c r="H168" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I168" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J168" t="s" s="0">
-        <v>67</v>
+        <v>592</v>
       </c>
       <c r="K168" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L168" t="s" s="0">
-        <v>87</v>
+        <v>589</v>
       </c>
       <c r="M168" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N168" t="s" s="0">
-        <v>111</v>
+        <v>313</v>
       </c>
       <c r="O168" t="s" s="0">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P168" t="s" s="0">
-        <v>33</v>
+        <v>313</v>
       </c>
       <c r="Q168" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R168" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S168" t="s" s="0">
-        <v>613</v>
+        <v>0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B169" t="s" s="0">
-        <v>614</v>
+        <v>593</v>
       </c>
       <c r="C169" t="s" s="0">
-        <v>615</v>
+        <v>594</v>
       </c>
       <c r="D169" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E169" t="s" s="0">
-        <v>557</v>
+        <v>583</v>
       </c>
       <c r="F169" t="s" s="0">
-        <v>558</v>
+        <v>584</v>
       </c>
       <c r="G169" t="s" s="0">
-        <v>196</v>
+        <v>26</v>
       </c>
       <c r="H169" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I169" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J169" t="s" s="0">
-        <v>67</v>
+        <v>215</v>
       </c>
       <c r="K169" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L169" t="s" s="0">
-        <v>134</v>
+        <v>595</v>
       </c>
       <c r="M169" t="s" s="0">
-        <v>0</v>
+        <v>308</v>
       </c>
       <c r="N169" t="s" s="0">
-        <v>111</v>
+        <v>59</v>
       </c>
       <c r="O169" t="s" s="0">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="P169" t="s" s="0">
-        <v>92</v>
+        <v>59</v>
       </c>
       <c r="Q169" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R169" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S169" t="s" s="0">
-        <v>616</v>
+        <v>0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B170" t="s" s="0">
-        <v>617</v>
+        <v>596</v>
       </c>
       <c r="C170" t="s" s="0">
-        <v>618</v>
+        <v>597</v>
       </c>
       <c r="D170" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E170" t="s" s="0">
-        <v>557</v>
+        <v>583</v>
       </c>
       <c r="F170" t="s" s="0">
-        <v>558</v>
+        <v>584</v>
       </c>
       <c r="G170" t="s" s="0">
-        <v>513</v>
+        <v>26</v>
       </c>
       <c r="H170" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I170" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J170" t="s" s="0">
-        <v>67</v>
+        <v>598</v>
       </c>
       <c r="K170" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L170" t="s" s="0">
-        <v>522</v>
+        <v>589</v>
       </c>
       <c r="M170" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N170" t="s" s="0">
-        <v>111</v>
+        <v>313</v>
       </c>
       <c r="O170" t="s" s="0">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="P170" t="s" s="0">
-        <v>92</v>
+        <v>313</v>
       </c>
       <c r="Q170" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R170" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S170" t="s" s="0">
-        <v>619</v>
+        <v>0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B171" t="s" s="0">
-        <v>620</v>
+        <v>599</v>
       </c>
       <c r="C171" t="s" s="0">
-        <v>621</v>
+        <v>597</v>
       </c>
       <c r="D171" t="s" s="0">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E171" t="s" s="0">
-        <v>622</v>
+        <v>583</v>
       </c>
       <c r="F171" t="s" s="0">
-        <v>623</v>
+        <v>584</v>
       </c>
       <c r="G171" t="s" s="0">
-        <v>107</v>
+        <v>600</v>
       </c>
       <c r="H171" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I171" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J171" t="s" s="0">
-        <v>123</v>
+        <v>601</v>
       </c>
       <c r="K171" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L171" t="s" s="0">
-        <v>109</v>
+        <v>589</v>
       </c>
       <c r="M171" t="s" s="0">
-        <v>110</v>
+        <v>0</v>
       </c>
       <c r="N171" t="s" s="0">
-        <v>112</v>
+        <v>313</v>
       </c>
       <c r="O171" t="s" s="0">
-        <v>68</v>
+        <v>32</v>
       </c>
       <c r="P171" t="s" s="0">
-        <v>441</v>
+        <v>313</v>
       </c>
       <c r="Q171" t="s" s="0">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="R171" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S171" t="s" s="0">
-        <v>624</v>
+        <v>0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B172" t="s" s="0">
-        <v>625</v>
+        <v>602</v>
       </c>
       <c r="C172" t="s" s="0">
-        <v>621</v>
+        <v>210</v>
       </c>
       <c r="D172" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E172" t="s" s="0">
-        <v>622</v>
+        <v>583</v>
       </c>
       <c r="F172" t="s" s="0">
-        <v>623</v>
+        <v>584</v>
       </c>
       <c r="G172" t="s" s="0">
-        <v>107</v>
+        <v>26</v>
       </c>
       <c r="H172" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I172" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J172" t="s" s="0">
-        <v>123</v>
+        <v>44</v>
       </c>
       <c r="K172" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L172" t="s" s="0">
-        <v>109</v>
+        <v>211</v>
       </c>
       <c r="M172" t="s" s="0">
-        <v>110</v>
+        <v>68</v>
       </c>
       <c r="N172" t="s" s="0">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="O172" t="s" s="0">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="P172" t="s" s="0">
-        <v>441</v>
+        <v>101</v>
       </c>
       <c r="Q172" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R172" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S172" t="s" s="0">
-        <v>626</v>
+        <v>212</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B173" t="s" s="0">
-        <v>627</v>
+        <v>603</v>
       </c>
       <c r="C173" t="s" s="0">
-        <v>628</v>
+        <v>604</v>
       </c>
       <c r="D173" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E173" t="s" s="0">
-        <v>622</v>
+        <v>583</v>
       </c>
       <c r="F173" t="s" s="0">
-        <v>623</v>
+        <v>584</v>
       </c>
       <c r="G173" t="s" s="0">
-        <v>629</v>
+        <v>26</v>
       </c>
       <c r="H173" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I173" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J173" t="s" s="0">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="K173" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L173" t="s" s="0">
-        <v>630</v>
+        <v>595</v>
       </c>
       <c r="M173" t="s" s="0">
-        <v>238</v>
+        <v>40</v>
       </c>
       <c r="N173" t="s" s="0">
-        <v>340</v>
+        <v>313</v>
       </c>
       <c r="O173" t="s" s="0">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="P173" t="s" s="0">
-        <v>40</v>
+        <v>313</v>
       </c>
       <c r="Q173" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R173" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S173" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B174" t="s" s="0">
-        <v>631</v>
+        <v>605</v>
       </c>
       <c r="C174" t="s" s="0">
-        <v>207</v>
+        <v>606</v>
       </c>
       <c r="D174" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E174" t="s" s="0">
-        <v>622</v>
+        <v>607</v>
       </c>
       <c r="F174" t="s" s="0">
-        <v>623</v>
+        <v>608</v>
       </c>
       <c r="G174" t="s" s="0">
-        <v>202</v>
+        <v>564</v>
       </c>
       <c r="H174" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I174" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J174" t="s" s="0">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="K174" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L174" t="s" s="0">
-        <v>204</v>
+        <v>105</v>
       </c>
       <c r="M174" t="s" s="0">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="N174" t="s" s="0">
-        <v>126</v>
+        <v>101</v>
       </c>
       <c r="O174" t="s" s="0">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="P174" t="s" s="0">
-        <v>180</v>
+        <v>101</v>
       </c>
       <c r="Q174" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R174" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S174" t="s" s="0">
-        <v>208</v>
+        <v>0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B175" t="s" s="0">
-        <v>632</v>
+        <v>609</v>
       </c>
       <c r="C175" t="s" s="0">
-        <v>633</v>
+        <v>610</v>
       </c>
       <c r="D175" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E175" t="s" s="0">
-        <v>634</v>
+        <v>607</v>
       </c>
       <c r="F175" t="s" s="0">
-        <v>635</v>
+        <v>608</v>
       </c>
       <c r="G175" t="s" s="0">
-        <v>500</v>
+        <v>26</v>
       </c>
       <c r="H175" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I175" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J175" t="s" s="0">
-        <v>108</v>
+        <v>77</v>
       </c>
       <c r="K175" t="s" s="0">
-        <v>0</v>
+        <v>611</v>
       </c>
       <c r="L175" t="s" s="0">
-        <v>636</v>
+        <v>105</v>
       </c>
       <c r="M175" t="s" s="0">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="N175" t="s" s="0">
-        <v>111</v>
+        <v>612</v>
       </c>
       <c r="O175" t="s" s="0">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="P175" t="s" s="0">
-        <v>92</v>
+        <v>612</v>
       </c>
       <c r="Q175" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R175" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S175" t="s" s="0">
-        <v>0</v>
+        <v>613</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B176" t="s" s="0">
-        <v>637</v>
+        <v>614</v>
       </c>
       <c r="C176" t="s" s="0">
-        <v>633</v>
+        <v>214</v>
       </c>
       <c r="D176" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E176" t="s" s="0">
-        <v>634</v>
+        <v>607</v>
       </c>
       <c r="F176" t="s" s="0">
-        <v>635</v>
+        <v>608</v>
       </c>
       <c r="G176" t="s" s="0">
-        <v>513</v>
+        <v>26</v>
       </c>
       <c r="H176" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I176" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J176" t="s" s="0">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="K176" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L176" t="s" s="0">
-        <v>636</v>
+        <v>216</v>
       </c>
       <c r="M176" t="s" s="0">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="N176" t="s" s="0">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="O176" t="s" s="0">
-        <v>68</v>
+        <v>32</v>
       </c>
       <c r="P176" t="s" s="0">
-        <v>40</v>
+        <v>101</v>
       </c>
       <c r="Q176" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R176" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S176" t="s" s="0">
-        <v>0</v>
+        <v>217</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B177" t="s" s="0">
-        <v>638</v>
+        <v>615</v>
       </c>
       <c r="C177" t="s" s="0">
-        <v>639</v>
+        <v>104</v>
       </c>
       <c r="D177" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E177" t="s" s="0">
-        <v>634</v>
+        <v>607</v>
       </c>
       <c r="F177" t="s" s="0">
-        <v>635</v>
+        <v>608</v>
       </c>
       <c r="G177" t="s" s="0">
-        <v>513</v>
+        <v>26</v>
       </c>
       <c r="H177" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I177" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J177" t="s" s="0">
-        <v>640</v>
+        <v>29</v>
       </c>
       <c r="K177" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L177" t="s" s="0">
-        <v>641</v>
+        <v>105</v>
       </c>
       <c r="M177" t="s" s="0">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="N177" t="s" s="0">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="O177" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P177" t="s" s="0">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="Q177" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R177" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S177" t="s" s="0">
-        <v>0</v>
+        <v>616</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B178" t="s" s="0">
-        <v>642</v>
+        <v>617</v>
       </c>
       <c r="C178" t="s" s="0">
-        <v>639</v>
+        <v>618</v>
       </c>
       <c r="D178" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E178" t="s" s="0">
-        <v>634</v>
+        <v>607</v>
       </c>
       <c r="F178" t="s" s="0">
-        <v>635</v>
+        <v>608</v>
       </c>
       <c r="G178" t="s" s="0">
-        <v>513</v>
+        <v>26</v>
       </c>
       <c r="H178" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I178" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J178" t="s" s="0">
-        <v>643</v>
+        <v>215</v>
       </c>
       <c r="K178" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L178" t="s" s="0">
-        <v>641</v>
+        <v>114</v>
       </c>
       <c r="M178" t="s" s="0">
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="N178" t="s" s="0">
-        <v>77</v>
+        <v>101</v>
       </c>
       <c r="O178" t="s" s="0">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P178" t="s" s="0">
-        <v>34</v>
+        <v>101</v>
       </c>
       <c r="Q178" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R178" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S178" t="s" s="0">
-        <v>0</v>
+        <v>619</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B179" t="s" s="0">
-        <v>644</v>
+        <v>620</v>
       </c>
       <c r="C179" t="s" s="0">
-        <v>639</v>
+        <v>621</v>
       </c>
       <c r="D179" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E179" t="s" s="0">
-        <v>634</v>
+        <v>607</v>
       </c>
       <c r="F179" t="s" s="0">
-        <v>635</v>
+        <v>608</v>
       </c>
       <c r="G179" t="s" s="0">
-        <v>513</v>
+        <v>26</v>
       </c>
       <c r="H179" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I179" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J179" t="s" s="0">
-        <v>537</v>
+        <v>44</v>
       </c>
       <c r="K179" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L179" t="s" s="0">
-        <v>641</v>
+        <v>121</v>
       </c>
       <c r="M179" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N179" t="s" s="0">
-        <v>77</v>
+        <v>127</v>
       </c>
       <c r="O179" t="s" s="0">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P179" t="s" s="0">
-        <v>34</v>
+        <v>127</v>
       </c>
       <c r="Q179" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R179" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S179" t="s" s="0">
-        <v>0</v>
+        <v>622</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B180" t="s" s="0">
-        <v>645</v>
+        <v>623</v>
       </c>
       <c r="C180" t="s" s="0">
-        <v>639</v>
+        <v>624</v>
       </c>
       <c r="D180" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E180" t="s" s="0">
-        <v>634</v>
+        <v>607</v>
       </c>
       <c r="F180" t="s" s="0">
-        <v>635</v>
+        <v>608</v>
       </c>
       <c r="G180" t="s" s="0">
-        <v>646</v>
+        <v>574</v>
       </c>
       <c r="H180" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I180" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J180" t="s" s="0">
-        <v>647</v>
+        <v>120</v>
       </c>
       <c r="K180" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L180" t="s" s="0">
-        <v>641</v>
+        <v>216</v>
       </c>
       <c r="M180" t="s" s="0">
-        <v>0</v>
+        <v>110</v>
       </c>
       <c r="N180" t="s" s="0">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="O180" t="s" s="0">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P180" t="s" s="0">
+        <v>59</v>
+      </c>
+      <c r="Q180" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R180" t="s" s="0">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="S180" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B181" t="s" s="0">
-        <v>648</v>
+        <v>625</v>
       </c>
       <c r="C181" t="s" s="0">
-        <v>639</v>
+        <v>626</v>
       </c>
       <c r="D181" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E181" t="s" s="0">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F181" t="s" s="0">
-        <v>635</v>
+        <v>628</v>
       </c>
       <c r="G181" t="s" s="0">
-        <v>513</v>
+        <v>629</v>
       </c>
       <c r="H181" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I181" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J181" t="s" s="0">
-        <v>550</v>
+        <v>120</v>
       </c>
       <c r="K181" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L181" t="s" s="0">
-        <v>641</v>
+        <v>630</v>
       </c>
       <c r="M181" t="s" s="0">
-        <v>0</v>
+        <v>308</v>
       </c>
       <c r="N181" t="s" s="0">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="O181" t="s" s="0">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P181" t="s" s="0">
+        <v>97</v>
+      </c>
+      <c r="Q181" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R181" t="s" s="0">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="S181" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B182" t="s" s="0">
-        <v>649</v>
+        <v>631</v>
       </c>
       <c r="C182" t="s" s="0">
-        <v>639</v>
+        <v>626</v>
       </c>
       <c r="D182" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E182" t="s" s="0">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F182" t="s" s="0">
-        <v>635</v>
+        <v>628</v>
       </c>
       <c r="G182" t="s" s="0">
-        <v>513</v>
+        <v>26</v>
       </c>
       <c r="H182" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I182" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J182" t="s" s="0">
-        <v>650</v>
+        <v>95</v>
       </c>
       <c r="K182" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L182" t="s" s="0">
-        <v>641</v>
+        <v>630</v>
       </c>
       <c r="M182" t="s" s="0">
-        <v>0</v>
+        <v>308</v>
       </c>
       <c r="N182" t="s" s="0">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="O182" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P182" t="s" s="0">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="Q182" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R182" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S182" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B183" t="s" s="0">
-        <v>651</v>
+        <v>632</v>
       </c>
       <c r="C183" t="s" s="0">
-        <v>652</v>
+        <v>633</v>
       </c>
       <c r="D183" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E183" t="s" s="0">
+        <v>627</v>
+      </c>
+      <c r="F183" t="s" s="0">
+        <v>628</v>
+      </c>
+      <c r="G183" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H183" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I183" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J183" t="s" s="0">
+        <v>323</v>
+      </c>
+      <c r="K183" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L183" t="s" s="0">
         <v>634</v>
       </c>
-      <c r="F183" t="s" s="0">
+      <c r="M183" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="N183" t="s" s="0">
         <v>635</v>
       </c>
-      <c r="G183" t="s" s="0">
-[...22 lines deleted...]
-      </c>
       <c r="O183" t="s" s="0">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P183" t="s" s="0">
-        <v>112</v>
+        <v>635</v>
       </c>
       <c r="Q183" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R183" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S183" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B184" t="s" s="0">
-        <v>653</v>
+        <v>636</v>
       </c>
       <c r="C184" t="s" s="0">
-        <v>654</v>
+        <v>633</v>
       </c>
       <c r="D184" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E184" t="s" s="0">
+        <v>627</v>
+      </c>
+      <c r="F184" t="s" s="0">
+        <v>628</v>
+      </c>
+      <c r="G184" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H184" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I184" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J184" t="s" s="0">
+        <v>637</v>
+      </c>
+      <c r="K184" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L184" t="s" s="0">
         <v>634</v>
       </c>
-      <c r="F184" t="s" s="0">
+      <c r="M184" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="N184" t="s" s="0">
         <v>635</v>
       </c>
-      <c r="G184" t="s" s="0">
-[...22 lines deleted...]
-      </c>
       <c r="O184" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P184" t="s" s="0">
-        <v>45</v>
+        <v>635</v>
       </c>
       <c r="Q184" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R184" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S184" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B185" t="s" s="0">
-        <v>656</v>
+        <v>638</v>
       </c>
       <c r="C185" t="s" s="0">
-        <v>654</v>
+        <v>633</v>
       </c>
       <c r="D185" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E185" t="s" s="0">
+        <v>627</v>
+      </c>
+      <c r="F185" t="s" s="0">
+        <v>628</v>
+      </c>
+      <c r="G185" t="s" s="0">
+        <v>568</v>
+      </c>
+      <c r="H185" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I185" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J185" t="s" s="0">
+        <v>601</v>
+      </c>
+      <c r="K185" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L185" t="s" s="0">
         <v>634</v>
       </c>
-      <c r="F185" t="s" s="0">
+      <c r="M185" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="N185" t="s" s="0">
         <v>635</v>
       </c>
-      <c r="G185" t="s" s="0">
-[...22 lines deleted...]
-      </c>
       <c r="O185" t="s" s="0">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="P185" t="s" s="0">
-        <v>33</v>
+        <v>635</v>
       </c>
       <c r="Q185" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R185" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S185" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B186" t="s" s="0">
-        <v>657</v>
+        <v>639</v>
       </c>
       <c r="C186" t="s" s="0">
-        <v>654</v>
+        <v>633</v>
       </c>
       <c r="D186" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E186" t="s" s="0">
+        <v>627</v>
+      </c>
+      <c r="F186" t="s" s="0">
+        <v>628</v>
+      </c>
+      <c r="G186" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H186" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I186" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J186" t="s" s="0">
+        <v>315</v>
+      </c>
+      <c r="K186" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L186" t="s" s="0">
         <v>634</v>
       </c>
-      <c r="F186" t="s" s="0">
+      <c r="M186" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="N186" t="s" s="0">
         <v>635</v>
       </c>
-      <c r="G186" t="s" s="0">
-[...22 lines deleted...]
-      </c>
       <c r="O186" t="s" s="0">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="P186" t="s" s="0">
-        <v>33</v>
+        <v>635</v>
       </c>
       <c r="Q186" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R186" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S186" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B187" t="s" s="0">
-        <v>658</v>
+        <v>640</v>
       </c>
       <c r="C187" t="s" s="0">
-        <v>654</v>
+        <v>633</v>
       </c>
       <c r="D187" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E187" t="s" s="0">
+        <v>627</v>
+      </c>
+      <c r="F187" t="s" s="0">
+        <v>628</v>
+      </c>
+      <c r="G187" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H187" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I187" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J187" t="s" s="0">
+        <v>641</v>
+      </c>
+      <c r="K187" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L187" t="s" s="0">
         <v>634</v>
       </c>
-      <c r="F187" t="s" s="0">
+      <c r="M187" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="N187" t="s" s="0">
         <v>635</v>
       </c>
-      <c r="G187" t="s" s="0">
-[...22 lines deleted...]
-      </c>
       <c r="O187" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P187" t="s" s="0">
-        <v>45</v>
+        <v>635</v>
       </c>
       <c r="Q187" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R187" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S187" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B188" t="s" s="0">
-        <v>659</v>
+        <v>642</v>
       </c>
       <c r="C188" t="s" s="0">
-        <v>331</v>
+        <v>643</v>
       </c>
       <c r="D188" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E188" t="s" s="0">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F188" t="s" s="0">
-        <v>635</v>
+        <v>628</v>
       </c>
       <c r="G188" t="s" s="0">
-        <v>552</v>
+        <v>26</v>
       </c>
       <c r="H188" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I188" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J188" t="s" s="0">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="K188" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L188" t="s" s="0">
-        <v>636</v>
+        <v>52</v>
       </c>
       <c r="M188" t="s" s="0">
-        <v>324</v>
+        <v>308</v>
       </c>
       <c r="N188" t="s" s="0">
-        <v>44</v>
+        <v>222</v>
       </c>
       <c r="O188" t="s" s="0">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P188" t="s" s="0">
-        <v>162</v>
+        <v>222</v>
       </c>
       <c r="Q188" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R188" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S188" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B189" t="s" s="0">
-        <v>660</v>
+        <v>644</v>
       </c>
       <c r="C189" t="s" s="0">
-        <v>661</v>
+        <v>645</v>
       </c>
       <c r="D189" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E189" t="s" s="0">
+        <v>627</v>
+      </c>
+      <c r="F189" t="s" s="0">
+        <v>628</v>
+      </c>
+      <c r="G189" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H189" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I189" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J189" t="s" s="0">
+        <v>646</v>
+      </c>
+      <c r="K189" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L189" t="s" s="0">
         <v>634</v>
       </c>
-      <c r="F189" t="s" s="0">
+      <c r="M189" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="N189" t="s" s="0">
         <v>635</v>
       </c>
-      <c r="G189" t="s" s="0">
-[...22 lines deleted...]
-      </c>
       <c r="O189" t="s" s="0">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P189" t="s" s="0">
-        <v>34</v>
+        <v>635</v>
       </c>
       <c r="Q189" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R189" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S189" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B190" t="s" s="0">
-        <v>662</v>
+        <v>647</v>
       </c>
       <c r="C190" t="s" s="0">
-        <v>485</v>
+        <v>645</v>
       </c>
       <c r="D190" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E190" t="s" s="0">
-        <v>663</v>
+        <v>627</v>
       </c>
       <c r="F190" t="s" s="0">
-        <v>664</v>
+        <v>628</v>
       </c>
       <c r="G190" t="s" s="0">
-        <v>486</v>
+        <v>26</v>
       </c>
       <c r="H190" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I190" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J190" t="s" s="0">
-        <v>123</v>
+        <v>311</v>
       </c>
       <c r="K190" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L190" t="s" s="0">
-        <v>487</v>
+        <v>634</v>
       </c>
       <c r="M190" t="s" s="0">
-        <v>119</v>
+        <v>0</v>
       </c>
       <c r="N190" t="s" s="0">
-        <v>126</v>
+        <v>635</v>
       </c>
       <c r="O190" t="s" s="0">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="P190" t="s" s="0">
-        <v>69</v>
+        <v>635</v>
       </c>
       <c r="Q190" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R190" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S190" t="s" s="0">
-        <v>488</v>
+        <v>0</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B191" t="s" s="0">
-        <v>665</v>
+        <v>648</v>
       </c>
       <c r="C191" t="s" s="0">
-        <v>666</v>
+        <v>645</v>
       </c>
       <c r="D191" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E191" t="s" s="0">
-        <v>663</v>
+        <v>627</v>
       </c>
       <c r="F191" t="s" s="0">
-        <v>664</v>
+        <v>628</v>
       </c>
       <c r="G191" t="s" s="0">
-        <v>174</v>
+        <v>26</v>
       </c>
       <c r="H191" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I191" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J191" t="s" s="0">
-        <v>123</v>
+        <v>649</v>
       </c>
       <c r="K191" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L191" t="s" s="0">
-        <v>667</v>
+        <v>634</v>
       </c>
       <c r="M191" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N191" t="s" s="0">
-        <v>340</v>
+        <v>635</v>
       </c>
       <c r="O191" t="s" s="0">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="P191" t="s" s="0">
-        <v>40</v>
+        <v>635</v>
       </c>
       <c r="Q191" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R191" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S191" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B192" t="s" s="0">
-        <v>668</v>
+        <v>650</v>
       </c>
       <c r="C192" t="s" s="0">
-        <v>669</v>
+        <v>51</v>
       </c>
       <c r="D192" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E192" t="s" s="0">
-        <v>663</v>
+        <v>627</v>
       </c>
       <c r="F192" t="s" s="0">
-        <v>664</v>
+        <v>628</v>
       </c>
       <c r="G192" t="s" s="0">
-        <v>399</v>
+        <v>26</v>
       </c>
       <c r="H192" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I192" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J192" t="s" s="0">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="K192" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L192" t="s" s="0">
-        <v>670</v>
+        <v>52</v>
       </c>
       <c r="M192" t="s" s="0">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="N192" t="s" s="0">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="O192" t="s" s="0">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="P192" t="s" s="0">
-        <v>98</v>
+        <v>53</v>
       </c>
       <c r="Q192" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R192" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S192" t="s" s="0">
-        <v>671</v>
+        <v>651</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B193" t="s" s="0">
-        <v>672</v>
+        <v>652</v>
       </c>
       <c r="C193" t="s" s="0">
-        <v>402</v>
+        <v>604</v>
       </c>
       <c r="D193" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E193" t="s" s="0">
-        <v>663</v>
+        <v>627</v>
       </c>
       <c r="F193" t="s" s="0">
-        <v>664</v>
+        <v>628</v>
       </c>
       <c r="G193" t="s" s="0">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H193" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I193" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J193" t="s" s="0">
-        <v>74</v>
+        <v>215</v>
       </c>
       <c r="K193" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L193" t="s" s="0">
-        <v>387</v>
+        <v>52</v>
       </c>
       <c r="M193" t="s" s="0">
-        <v>238</v>
+        <v>40</v>
       </c>
       <c r="N193" t="s" s="0">
-        <v>31</v>
+        <v>97</v>
       </c>
       <c r="O193" t="s" s="0">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="P193" t="s" s="0">
-        <v>112</v>
+        <v>97</v>
       </c>
       <c r="Q193" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R193" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S193" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B194" t="s" s="0">
-        <v>673</v>
+        <v>653</v>
       </c>
       <c r="C194" t="s" s="0">
-        <v>674</v>
+        <v>654</v>
       </c>
       <c r="D194" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E194" t="s" s="0">
-        <v>663</v>
+        <v>627</v>
       </c>
       <c r="F194" t="s" s="0">
-        <v>664</v>
+        <v>628</v>
       </c>
       <c r="G194" t="s" s="0">
-        <v>241</v>
+        <v>26</v>
       </c>
       <c r="H194" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I194" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J194" t="s" s="0">
-        <v>242</v>
+        <v>44</v>
       </c>
       <c r="K194" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L194" t="s" s="0">
-        <v>134</v>
+        <v>630</v>
       </c>
       <c r="M194" t="s" s="0">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="N194" t="s" s="0">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="O194" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P194" t="s" s="0">
-        <v>93</v>
+        <v>59</v>
       </c>
       <c r="Q194" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R194" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S194" t="s" s="0">
-        <v>0</v>
+        <v>655</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B195" t="s" s="0">
-        <v>675</v>
+        <v>656</v>
       </c>
       <c r="C195" t="s" s="0">
-        <v>676</v>
+        <v>657</v>
       </c>
       <c r="D195" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E195" t="s" s="0">
-        <v>677</v>
+        <v>627</v>
       </c>
       <c r="F195" t="s" s="0">
-        <v>678</v>
+        <v>628</v>
       </c>
       <c r="G195" t="s" s="0">
-        <v>602</v>
+        <v>26</v>
       </c>
       <c r="H195" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I195" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J195" t="s" s="0">
-        <v>203</v>
+        <v>44</v>
       </c>
       <c r="K195" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L195" t="s" s="0">
-        <v>579</v>
+        <v>630</v>
       </c>
       <c r="M195" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N195" t="s" s="0">
-        <v>126</v>
+        <v>59</v>
       </c>
       <c r="O195" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P195" t="s" s="0">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="Q195" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R195" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S195" t="s" s="0">
-        <v>679</v>
+        <v>0</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B196" t="s" s="0">
-        <v>680</v>
+        <v>658</v>
       </c>
       <c r="C196" t="s" s="0">
-        <v>681</v>
+        <v>154</v>
       </c>
       <c r="D196" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E196" t="s" s="0">
-        <v>677</v>
+        <v>659</v>
       </c>
       <c r="F196" t="s" s="0">
-        <v>678</v>
+        <v>175</v>
       </c>
       <c r="G196" t="s" s="0">
-        <v>602</v>
+        <v>155</v>
       </c>
       <c r="H196" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I196" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J196" t="s" s="0">
-        <v>643</v>
+        <v>156</v>
       </c>
       <c r="K196" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L196" t="s" s="0">
-        <v>579</v>
+        <v>157</v>
       </c>
       <c r="M196" t="s" s="0">
-        <v>0</v>
+        <v>139</v>
       </c>
       <c r="N196" t="s" s="0">
-        <v>126</v>
+        <v>41</v>
       </c>
       <c r="O196" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P196" t="s" s="0">
-        <v>44</v>
+        <v>159</v>
       </c>
       <c r="Q196" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R196" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S196" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B197" t="s" s="0">
-        <v>682</v>
+        <v>660</v>
       </c>
       <c r="C197" t="s" s="0">
-        <v>683</v>
+        <v>161</v>
       </c>
       <c r="D197" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E197" t="s" s="0">
-        <v>677</v>
+        <v>659</v>
       </c>
       <c r="F197" t="s" s="0">
-        <v>678</v>
+        <v>175</v>
       </c>
       <c r="G197" t="s" s="0">
-        <v>552</v>
+        <v>26</v>
       </c>
       <c r="H197" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I197" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J197" t="s" s="0">
-        <v>108</v>
+        <v>150</v>
       </c>
       <c r="K197" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L197" t="s" s="0">
-        <v>339</v>
+        <v>157</v>
       </c>
       <c r="M197" t="s" s="0">
-        <v>684</v>
+        <v>0</v>
       </c>
       <c r="N197" t="s" s="0">
-        <v>126</v>
+        <v>97</v>
       </c>
       <c r="O197" t="s" s="0">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="P197" t="s" s="0">
-        <v>180</v>
+        <v>127</v>
       </c>
       <c r="Q197" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R197" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S197" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B198" t="s" s="0">
-        <v>685</v>
+        <v>661</v>
       </c>
       <c r="C198" t="s" s="0">
-        <v>686</v>
+        <v>161</v>
       </c>
       <c r="D198" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E198" t="s" s="0">
-        <v>677</v>
+        <v>659</v>
       </c>
       <c r="F198" t="s" s="0">
-        <v>678</v>
+        <v>175</v>
       </c>
       <c r="G198" t="s" s="0">
-        <v>313</v>
+        <v>26</v>
       </c>
       <c r="H198" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I198" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J198" t="s" s="0">
-        <v>123</v>
+        <v>152</v>
       </c>
       <c r="K198" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L198" t="s" s="0">
-        <v>579</v>
+        <v>157</v>
       </c>
       <c r="M198" t="s" s="0">
-        <v>684</v>
+        <v>0</v>
       </c>
       <c r="N198" t="s" s="0">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="O198" t="s" s="0">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="P198" t="s" s="0">
-        <v>40</v>
+        <v>97</v>
       </c>
       <c r="Q198" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R198" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S198" t="s" s="0">
-        <v>687</v>
+        <v>0</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B199" t="s" s="0">
-        <v>688</v>
+        <v>662</v>
       </c>
       <c r="C199" t="s" s="0">
-        <v>689</v>
+        <v>175</v>
       </c>
       <c r="D199" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E199" t="s" s="0">
-        <v>690</v>
+        <v>659</v>
       </c>
       <c r="F199" t="s" s="0">
-        <v>691</v>
+        <v>175</v>
       </c>
       <c r="G199" t="s" s="0">
-        <v>692</v>
+        <v>26</v>
       </c>
       <c r="H199" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I199" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J199" t="s" s="0">
-        <v>265</v>
+        <v>44</v>
       </c>
       <c r="K199" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L199" t="s" s="0">
-        <v>226</v>
+        <v>173</v>
       </c>
       <c r="M199" t="s" s="0">
-        <v>216</v>
+        <v>176</v>
       </c>
       <c r="N199" t="s" s="0">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="O199" t="s" s="0">
-        <v>693</v>
+        <v>32</v>
       </c>
       <c r="P199" t="s" s="0">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="Q199" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R199" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S199" t="s" s="0">
-        <v>0</v>
+        <v>177</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B200" t="s" s="0">
-        <v>694</v>
+        <v>663</v>
       </c>
       <c r="C200" t="s" s="0">
-        <v>695</v>
+        <v>423</v>
       </c>
       <c r="D200" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E200" t="s" s="0">
-        <v>690</v>
+        <v>659</v>
       </c>
       <c r="F200" t="s" s="0">
-        <v>691</v>
+        <v>175</v>
       </c>
       <c r="G200" t="s" s="0">
-        <v>464</v>
+        <v>26</v>
       </c>
       <c r="H200" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I200" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J200" t="s" s="0">
-        <v>43</v>
+        <v>215</v>
       </c>
       <c r="K200" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L200" t="s" s="0">
-        <v>696</v>
+        <v>394</v>
       </c>
       <c r="M200" t="s" s="0">
-        <v>216</v>
+        <v>0</v>
       </c>
       <c r="N200" t="s" s="0">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="O200" t="s" s="0">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="P200" t="s" s="0">
-        <v>162</v>
+        <v>127</v>
       </c>
       <c r="Q200" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R200" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S200" t="s" s="0">
-        <v>697</v>
+        <v>424</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B201" t="s" s="0">
-        <v>698</v>
+        <v>664</v>
       </c>
       <c r="C201" t="s" s="0">
-        <v>669</v>
+        <v>198</v>
       </c>
       <c r="D201" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E201" t="s" s="0">
-        <v>690</v>
+        <v>659</v>
       </c>
       <c r="F201" t="s" s="0">
-        <v>691</v>
+        <v>175</v>
       </c>
       <c r="G201" t="s" s="0">
-        <v>399</v>
+        <v>199</v>
       </c>
       <c r="H201" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I201" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J201" t="s" s="0">
-        <v>74</v>
+        <v>200</v>
       </c>
       <c r="K201" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L201" t="s" s="0">
-        <v>670</v>
+        <v>201</v>
       </c>
       <c r="M201" t="s" s="0">
-        <v>216</v>
+        <v>176</v>
       </c>
       <c r="N201" t="s" s="0">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="O201" t="s" s="0">
-        <v>162</v>
+        <v>32</v>
       </c>
       <c r="P201" t="s" s="0">
-        <v>98</v>
+        <v>45</v>
       </c>
       <c r="Q201" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R201" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S201" t="s" s="0">
-        <v>671</v>
+        <v>202</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B202" t="s" s="0">
-        <v>699</v>
+        <v>665</v>
       </c>
       <c r="C202" t="s" s="0">
-        <v>224</v>
+        <v>666</v>
       </c>
       <c r="D202" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E202" t="s" s="0">
-        <v>690</v>
+        <v>667</v>
       </c>
       <c r="F202" t="s" s="0">
-        <v>691</v>
+        <v>668</v>
       </c>
       <c r="G202" t="s" s="0">
-        <v>692</v>
+        <v>26</v>
       </c>
       <c r="H202" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I202" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J202" t="s" s="0">
-        <v>123</v>
+        <v>95</v>
       </c>
       <c r="K202" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L202" t="s" s="0">
-        <v>226</v>
+        <v>346</v>
       </c>
       <c r="M202" t="s" s="0">
-        <v>216</v>
+        <v>308</v>
       </c>
       <c r="N202" t="s" s="0">
-        <v>126</v>
+        <v>101</v>
       </c>
       <c r="O202" t="s" s="0">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P202" t="s" s="0">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="Q202" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R202" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S202" t="s" s="0">
-        <v>227</v>
+        <v>669</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B203" t="s" s="0">
-        <v>700</v>
+        <v>670</v>
       </c>
       <c r="C203" t="s" s="0">
-        <v>701</v>
+        <v>671</v>
       </c>
       <c r="D203" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E203" t="s" s="0">
-        <v>690</v>
+        <v>667</v>
       </c>
       <c r="F203" t="s" s="0">
-        <v>691</v>
+        <v>668</v>
       </c>
       <c r="G203" t="s" s="0">
         <v>26</v>
       </c>
       <c r="H203" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I203" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J203" t="s" s="0">
-        <v>108</v>
+        <v>672</v>
       </c>
       <c r="K203" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L203" t="s" s="0">
-        <v>696</v>
+        <v>346</v>
       </c>
       <c r="M203" t="s" s="0">
-        <v>216</v>
+        <v>0</v>
       </c>
       <c r="N203" t="s" s="0">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="O203" t="s" s="0">
-        <v>151</v>
+        <v>32</v>
       </c>
       <c r="P203" t="s" s="0">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="Q203" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R203" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S203" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B204" t="s" s="0">
-        <v>702</v>
+        <v>673</v>
       </c>
       <c r="C204" t="s" s="0">
-        <v>343</v>
+        <v>674</v>
       </c>
       <c r="D204" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E204" t="s" s="0">
-        <v>690</v>
+        <v>667</v>
       </c>
       <c r="F204" t="s" s="0">
-        <v>691</v>
+        <v>668</v>
       </c>
       <c r="G204" t="s" s="0">
-        <v>116</v>
+        <v>587</v>
       </c>
       <c r="H204" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I204" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J204" t="s" s="0">
-        <v>29</v>
+        <v>253</v>
       </c>
       <c r="K204" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L204" t="s" s="0">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="M204" t="s" s="0">
-        <v>345</v>
+        <v>327</v>
       </c>
       <c r="N204" t="s" s="0">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="O204" t="s" s="0">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="P204" t="s" s="0">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="Q204" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R204" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S204" t="s" s="0">
-        <v>346</v>
+        <v>675</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B205" t="s" s="0">
-        <v>703</v>
+        <v>676</v>
       </c>
       <c r="C205" t="s" s="0">
-        <v>704</v>
+        <v>113</v>
       </c>
       <c r="D205" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E205" t="s" s="0">
-        <v>690</v>
+        <v>677</v>
       </c>
       <c r="F205" t="s" s="0">
-        <v>691</v>
+        <v>678</v>
       </c>
       <c r="G205" t="s" s="0">
-        <v>230</v>
+        <v>26</v>
       </c>
       <c r="H205" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I205" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J205" t="s" s="0">
-        <v>203</v>
+        <v>95</v>
       </c>
       <c r="K205" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L205" t="s" s="0">
-        <v>215</v>
+        <v>114</v>
       </c>
       <c r="M205" t="s" s="0">
-        <v>216</v>
+        <v>115</v>
       </c>
       <c r="N205" t="s" s="0">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="O205" t="s" s="0">
-        <v>167</v>
+        <v>32</v>
       </c>
       <c r="P205" t="s" s="0">
+        <v>80</v>
+      </c>
+      <c r="Q205" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R205" t="s" s="0">
         <v>33</v>
       </c>
-      <c r="Q205" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="S205" t="s" s="0">
-        <v>0</v>
+        <v>679</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B206" t="s" s="0">
-        <v>705</v>
+        <v>680</v>
       </c>
       <c r="C206" t="s" s="0">
-        <v>229</v>
+        <v>113</v>
       </c>
       <c r="D206" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E206" t="s" s="0">
-        <v>690</v>
+        <v>677</v>
       </c>
       <c r="F206" t="s" s="0">
-        <v>691</v>
+        <v>678</v>
       </c>
       <c r="G206" t="s" s="0">
-        <v>230</v>
+        <v>119</v>
       </c>
       <c r="H206" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I206" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J206" t="s" s="0">
-        <v>74</v>
+        <v>120</v>
       </c>
       <c r="K206" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L206" t="s" s="0">
-        <v>215</v>
+        <v>121</v>
       </c>
       <c r="M206" t="s" s="0">
-        <v>221</v>
+        <v>115</v>
       </c>
       <c r="N206" t="s" s="0">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="O206" t="s" s="0">
-        <v>235</v>
+        <v>32</v>
       </c>
       <c r="P206" t="s" s="0">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="Q206" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R206" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S206" t="s" s="0">
-        <v>0</v>
+        <v>681</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B207" t="s" s="0">
-        <v>706</v>
+        <v>682</v>
       </c>
       <c r="C207" t="s" s="0">
-        <v>104</v>
+        <v>683</v>
       </c>
       <c r="D207" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E207" t="s" s="0">
-        <v>690</v>
+        <v>677</v>
       </c>
       <c r="F207" t="s" s="0">
-        <v>691</v>
+        <v>678</v>
       </c>
       <c r="G207" t="s" s="0">
-        <v>107</v>
+        <v>26</v>
       </c>
       <c r="H207" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I207" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J207" t="s" s="0">
-        <v>108</v>
+        <v>29</v>
       </c>
       <c r="K207" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L207" t="s" s="0">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="M207" t="s" s="0">
-        <v>110</v>
+        <v>221</v>
       </c>
       <c r="N207" t="s" s="0">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="O207" t="s" s="0">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="P207" t="s" s="0">
-        <v>69</v>
+        <v>127</v>
       </c>
       <c r="Q207" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R207" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S207" t="s" s="0">
-        <v>113</v>
+        <v>684</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B208" t="s" s="0">
-        <v>707</v>
+        <v>685</v>
       </c>
       <c r="C208" t="s" s="0">
-        <v>708</v>
+        <v>337</v>
       </c>
       <c r="D208" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E208" t="s" s="0">
-        <v>690</v>
+        <v>677</v>
       </c>
       <c r="F208" t="s" s="0">
-        <v>691</v>
+        <v>678</v>
       </c>
       <c r="G208" t="s" s="0">
-        <v>552</v>
+        <v>338</v>
       </c>
       <c r="H208" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I208" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J208" t="s" s="0">
-        <v>67</v>
+        <v>120</v>
       </c>
       <c r="K208" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L208" t="s" s="0">
-        <v>696</v>
+        <v>339</v>
       </c>
       <c r="M208" t="s" s="0">
-        <v>216</v>
+        <v>340</v>
       </c>
       <c r="N208" t="s" s="0">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="O208" t="s" s="0">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="P208" t="s" s="0">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="Q208" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R208" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S208" t="s" s="0">
-        <v>709</v>
+        <v>686</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B209" t="s" s="0">
-        <v>710</v>
+        <v>687</v>
       </c>
       <c r="C209" t="s" s="0">
-        <v>213</v>
+        <v>337</v>
       </c>
       <c r="D209" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E209" t="s" s="0">
-        <v>690</v>
+        <v>677</v>
       </c>
       <c r="F209" t="s" s="0">
-        <v>691</v>
+        <v>678</v>
       </c>
       <c r="G209" t="s" s="0">
-        <v>214</v>
+        <v>338</v>
       </c>
       <c r="H209" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I209" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J209" t="s" s="0">
-        <v>29</v>
+        <v>120</v>
       </c>
       <c r="K209" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L209" t="s" s="0">
-        <v>215</v>
+        <v>339</v>
       </c>
       <c r="M209" t="s" s="0">
-        <v>221</v>
+        <v>340</v>
       </c>
       <c r="N209" t="s" s="0">
-        <v>44</v>
+        <v>74</v>
       </c>
       <c r="O209" t="s" s="0">
-        <v>78</v>
+        <v>32</v>
       </c>
       <c r="P209" t="s" s="0">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="Q209" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R209" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S209" t="s" s="0">
-        <v>217</v>
+        <v>688</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B210" t="s" s="0">
-        <v>711</v>
+        <v>689</v>
       </c>
       <c r="C210" t="s" s="0">
-        <v>712</v>
+        <v>330</v>
       </c>
       <c r="D210" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E210" t="s" s="0">
-        <v>690</v>
+        <v>677</v>
       </c>
       <c r="F210" t="s" s="0">
-        <v>691</v>
+        <v>678</v>
       </c>
       <c r="G210" t="s" s="0">
-        <v>399</v>
+        <v>26</v>
       </c>
       <c r="H210" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I210" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J210" t="s" s="0">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="K210" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L210" t="s" s="0">
-        <v>670</v>
+        <v>333</v>
       </c>
       <c r="M210" t="s" s="0">
-        <v>216</v>
+        <v>110</v>
       </c>
       <c r="N210" t="s" s="0">
-        <v>0</v>
+        <v>101</v>
       </c>
       <c r="O210" t="s" s="0">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P210" t="s" s="0">
-        <v>34</v>
+        <v>101</v>
       </c>
       <c r="Q210" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R210" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S210" t="s" s="0">
-        <v>0</v>
+        <v>334</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B211" t="s" s="0">
-        <v>713</v>
+        <v>690</v>
       </c>
       <c r="C211" t="s" s="0">
-        <v>714</v>
+        <v>330</v>
       </c>
       <c r="D211" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E211" t="s" s="0">
-        <v>690</v>
+        <v>677</v>
       </c>
       <c r="F211" t="s" s="0">
-        <v>691</v>
+        <v>678</v>
       </c>
       <c r="G211" t="s" s="0">
-        <v>464</v>
+        <v>26</v>
       </c>
       <c r="H211" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I211" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J211" t="s" s="0">
         <v>29</v>
       </c>
       <c r="K211" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L211" t="s" s="0">
-        <v>670</v>
+        <v>333</v>
       </c>
       <c r="M211" t="s" s="0">
-        <v>0</v>
+        <v>110</v>
       </c>
       <c r="N211" t="s" s="0">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="O211" t="s" s="0">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="P211" t="s" s="0">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="Q211" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R211" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S211" t="s" s="0">
-        <v>0</v>
+        <v>334</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B212" t="s" s="0">
-        <v>715</v>
+        <v>691</v>
       </c>
       <c r="C212" t="s" s="0">
-        <v>485</v>
+        <v>618</v>
       </c>
       <c r="D212" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E212" t="s" s="0">
-        <v>716</v>
+        <v>677</v>
       </c>
       <c r="F212" t="s" s="0">
-        <v>717</v>
+        <v>678</v>
       </c>
       <c r="G212" t="s" s="0">
-        <v>486</v>
+        <v>26</v>
       </c>
       <c r="H212" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I212" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J212" t="s" s="0">
-        <v>123</v>
+        <v>215</v>
       </c>
       <c r="K212" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L212" t="s" s="0">
-        <v>487</v>
+        <v>114</v>
       </c>
       <c r="M212" t="s" s="0">
-        <v>119</v>
+        <v>221</v>
       </c>
       <c r="N212" t="s" s="0">
-        <v>126</v>
+        <v>101</v>
       </c>
       <c r="O212" t="s" s="0">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="P212" t="s" s="0">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="Q212" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R212" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S212" t="s" s="0">
-        <v>488</v>
+        <v>692</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B213" t="s" s="0">
-        <v>718</v>
+        <v>693</v>
       </c>
       <c r="C213" t="s" s="0">
+        <v>694</v>
+      </c>
+      <c r="D213" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E213" t="s" s="0">
+        <v>677</v>
+      </c>
+      <c r="F213" t="s" s="0">
+        <v>678</v>
+      </c>
+      <c r="G213" t="s" s="0">
+        <v>543</v>
+      </c>
+      <c r="H213" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I213" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J213" t="s" s="0">
+        <v>120</v>
+      </c>
+      <c r="K213" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L213" t="s" s="0">
         <v>695</v>
       </c>
-      <c r="D213" t="s" s="0">
-[...23 lines deleted...]
-      <c r="L213" t="s" s="0">
+      <c r="M213" t="s" s="0">
+        <v>221</v>
+      </c>
+      <c r="N213" t="s" s="0">
+        <v>127</v>
+      </c>
+      <c r="O213" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P213" t="s" s="0">
+        <v>127</v>
+      </c>
+      <c r="Q213" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R213" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S213" t="s" s="0">
         <v>696</v>
-      </c>
-[...19 lines deleted...]
-        <v>697</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B214" t="s" s="0">
-        <v>719</v>
+        <v>697</v>
       </c>
       <c r="C214" t="s" s="0">
-        <v>720</v>
+        <v>407</v>
       </c>
       <c r="D214" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E214" t="s" s="0">
-        <v>716</v>
+        <v>677</v>
       </c>
       <c r="F214" t="s" s="0">
-        <v>717</v>
+        <v>678</v>
       </c>
       <c r="G214" t="s" s="0">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="H214" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I214" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J214" t="s" s="0">
-        <v>123</v>
+        <v>44</v>
       </c>
       <c r="K214" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L214" t="s" s="0">
-        <v>721</v>
+        <v>402</v>
       </c>
       <c r="M214" t="s" s="0">
-        <v>55</v>
+        <v>408</v>
       </c>
       <c r="N214" t="s" s="0">
-        <v>235</v>
+        <v>127</v>
       </c>
       <c r="O214" t="s" s="0">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="P214" t="s" s="0">
-        <v>98</v>
+        <v>127</v>
       </c>
       <c r="Q214" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R214" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S214" t="s" s="0">
-        <v>722</v>
+        <v>698</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B215" t="s" s="0">
-        <v>723</v>
+        <v>699</v>
       </c>
       <c r="C215" t="s" s="0">
-        <v>724</v>
+        <v>700</v>
       </c>
       <c r="D215" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E215" t="s" s="0">
-        <v>716</v>
+        <v>677</v>
       </c>
       <c r="F215" t="s" s="0">
-        <v>717</v>
+        <v>678</v>
       </c>
       <c r="G215" t="s" s="0">
-        <v>464</v>
+        <v>26</v>
       </c>
       <c r="H215" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I215" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J215" t="s" s="0">
-        <v>155</v>
+        <v>215</v>
       </c>
       <c r="K215" t="s" s="0">
-        <v>334</v>
+        <v>0</v>
       </c>
       <c r="L215" t="s" s="0">
-        <v>725</v>
+        <v>701</v>
       </c>
       <c r="M215" t="s" s="0">
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="N215" t="s" s="0">
-        <v>235</v>
+        <v>80</v>
       </c>
       <c r="O215" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P215" t="s" s="0">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="Q215" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R215" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S215" t="s" s="0">
-        <v>726</v>
+        <v>702</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B216" t="s" s="0">
-        <v>727</v>
+        <v>703</v>
       </c>
       <c r="C216" t="s" s="0">
-        <v>458</v>
+        <v>704</v>
       </c>
       <c r="D216" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E216" t="s" s="0">
-        <v>716</v>
+        <v>677</v>
       </c>
       <c r="F216" t="s" s="0">
-        <v>717</v>
+        <v>678</v>
       </c>
       <c r="G216" t="s" s="0">
-        <v>225</v>
+        <v>26</v>
       </c>
       <c r="H216" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I216" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J216" t="s" s="0">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="K216" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L216" t="s" s="0">
-        <v>234</v>
+        <v>701</v>
       </c>
       <c r="M216" t="s" s="0">
-        <v>238</v>
+        <v>221</v>
       </c>
       <c r="N216" t="s" s="0">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="O216" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P216" t="s" s="0">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="Q216" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R216" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S216" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B217" t="s" s="0">
-        <v>728</v>
+        <v>705</v>
       </c>
       <c r="C217" t="s" s="0">
-        <v>729</v>
+        <v>621</v>
       </c>
       <c r="D217" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E217" t="s" s="0">
-        <v>730</v>
+        <v>677</v>
       </c>
       <c r="F217" t="s" s="0">
-        <v>731</v>
+        <v>678</v>
       </c>
       <c r="G217" t="s" s="0">
-        <v>602</v>
+        <v>26</v>
       </c>
       <c r="H217" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I217" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J217" t="s" s="0">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="K217" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L217" t="s" s="0">
-        <v>339</v>
+        <v>121</v>
       </c>
       <c r="M217" t="s" s="0">
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="N217" t="s" s="0">
-        <v>31</v>
+        <v>127</v>
       </c>
       <c r="O217" t="s" s="0">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="P217" t="s" s="0">
-        <v>68</v>
+        <v>127</v>
       </c>
       <c r="Q217" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R217" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S217" t="s" s="0">
-        <v>732</v>
+        <v>706</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B218" t="s" s="0">
-        <v>733</v>
+        <v>707</v>
       </c>
       <c r="C218" t="s" s="0">
-        <v>734</v>
+        <v>708</v>
       </c>
       <c r="D218" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E218" t="s" s="0">
-        <v>730</v>
+        <v>677</v>
       </c>
       <c r="F218" t="s" s="0">
-        <v>731</v>
+        <v>678</v>
       </c>
       <c r="G218" t="s" s="0">
-        <v>602</v>
+        <v>709</v>
       </c>
       <c r="H218" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I218" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J218" t="s" s="0">
-        <v>735</v>
+        <v>156</v>
       </c>
       <c r="K218" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L218" t="s" s="0">
-        <v>339</v>
+        <v>241</v>
       </c>
       <c r="M218" t="s" s="0">
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="N218" t="s" s="0">
-        <v>31</v>
+        <v>612</v>
       </c>
       <c r="O218" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P218" t="s" s="0">
-        <v>126</v>
+        <v>612</v>
       </c>
       <c r="Q218" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R218" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S218" t="s" s="0">
-        <v>0</v>
+        <v>710</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B219" t="s" s="0">
-        <v>736</v>
+        <v>711</v>
       </c>
       <c r="C219" t="s" s="0">
-        <v>734</v>
+        <v>712</v>
       </c>
       <c r="D219" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E219" t="s" s="0">
-        <v>730</v>
+        <v>677</v>
       </c>
       <c r="F219" t="s" s="0">
-        <v>731</v>
+        <v>678</v>
       </c>
       <c r="G219" t="s" s="0">
-        <v>602</v>
+        <v>26</v>
       </c>
       <c r="H219" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I219" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J219" t="s" s="0">
-        <v>531</v>
+        <v>44</v>
       </c>
       <c r="K219" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L219" t="s" s="0">
-        <v>339</v>
+        <v>701</v>
       </c>
       <c r="M219" t="s" s="0">
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="N219" t="s" s="0">
-        <v>31</v>
+        <v>127</v>
       </c>
       <c r="O219" t="s" s="0">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="P219" t="s" s="0">
-        <v>180</v>
+        <v>127</v>
       </c>
       <c r="Q219" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R219" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S219" t="s" s="0">
-        <v>0</v>
+        <v>713</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B220" t="s" s="0">
-        <v>737</v>
+        <v>714</v>
       </c>
       <c r="C220" t="s" s="0">
-        <v>738</v>
+        <v>240</v>
       </c>
       <c r="D220" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E220" t="s" s="0">
-        <v>730</v>
+        <v>677</v>
       </c>
       <c r="F220" t="s" s="0">
-        <v>731</v>
+        <v>678</v>
       </c>
       <c r="G220" t="s" s="0">
-        <v>552</v>
+        <v>26</v>
       </c>
       <c r="H220" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I220" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J220" t="s" s="0">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="K220" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L220" t="s" s="0">
-        <v>344</v>
+        <v>241</v>
       </c>
       <c r="M220" t="s" s="0">
-        <v>684</v>
+        <v>221</v>
       </c>
       <c r="N220" t="s" s="0">
-        <v>0</v>
+        <v>127</v>
       </c>
       <c r="O220" t="s" s="0">
-        <v>162</v>
+        <v>32</v>
       </c>
       <c r="P220" t="s" s="0">
-        <v>34</v>
+        <v>127</v>
       </c>
       <c r="Q220" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R220" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S220" t="s" s="0">
-        <v>0</v>
+        <v>715</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B221" t="s" s="0">
-        <v>739</v>
+        <v>716</v>
       </c>
       <c r="C221" t="s" s="0">
-        <v>740</v>
+        <v>717</v>
       </c>
       <c r="D221" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E221" t="s" s="0">
-        <v>730</v>
+        <v>677</v>
       </c>
       <c r="F221" t="s" s="0">
-        <v>731</v>
+        <v>678</v>
       </c>
       <c r="G221" t="s" s="0">
-        <v>313</v>
+        <v>26</v>
       </c>
       <c r="H221" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I221" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J221" t="s" s="0">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="K221" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L221" t="s" s="0">
-        <v>344</v>
+        <v>114</v>
       </c>
       <c r="M221" t="s" s="0">
-        <v>684</v>
+        <v>0</v>
       </c>
       <c r="N221" t="s" s="0">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="O221" t="s" s="0">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="P221" t="s" s="0">
-        <v>68</v>
+        <v>32</v>
       </c>
       <c r="Q221" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R221" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S221" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B222" t="s" s="0">
-        <v>741</v>
+        <v>718</v>
       </c>
       <c r="C222" t="s" s="0">
-        <v>742</v>
+        <v>621</v>
       </c>
       <c r="D222" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E222" t="s" s="0">
-        <v>743</v>
+        <v>719</v>
       </c>
       <c r="F222" t="s" s="0">
-        <v>744</v>
+        <v>720</v>
       </c>
       <c r="G222" t="s" s="0">
-        <v>297</v>
+        <v>26</v>
       </c>
       <c r="H222" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I222" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J222" t="s" s="0">
-        <v>123</v>
+        <v>44</v>
       </c>
       <c r="K222" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L222" t="s" s="0">
-        <v>368</v>
+        <v>121</v>
       </c>
       <c r="M222" t="s" s="0">
-        <v>364</v>
+        <v>0</v>
       </c>
       <c r="N222" t="s" s="0">
-        <v>68</v>
+        <v>127</v>
       </c>
       <c r="O222" t="s" s="0">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="P222" t="s" s="0">
-        <v>62</v>
+        <v>127</v>
       </c>
       <c r="Q222" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R222" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S222" t="s" s="0">
-        <v>745</v>
+        <v>721</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B223" t="s" s="0">
-        <v>746</v>
+        <v>722</v>
       </c>
       <c r="C223" t="s" s="0">
-        <v>742</v>
+        <v>708</v>
       </c>
       <c r="D223" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E223" t="s" s="0">
-        <v>743</v>
+        <v>719</v>
       </c>
       <c r="F223" t="s" s="0">
-        <v>744</v>
+        <v>720</v>
       </c>
       <c r="G223" t="s" s="0">
-        <v>297</v>
+        <v>26</v>
       </c>
       <c r="H223" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I223" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J223" t="s" s="0">
-        <v>203</v>
+        <v>156</v>
       </c>
       <c r="K223" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L223" t="s" s="0">
-        <v>368</v>
+        <v>241</v>
       </c>
       <c r="M223" t="s" s="0">
-        <v>364</v>
+        <v>221</v>
       </c>
       <c r="N223" t="s" s="0">
-        <v>68</v>
+        <v>612</v>
       </c>
       <c r="O223" t="s" s="0">
-        <v>78</v>
+        <v>32</v>
       </c>
       <c r="P223" t="s" s="0">
-        <v>69</v>
+        <v>612</v>
       </c>
       <c r="Q223" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R223" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S223" t="s" s="0">
-        <v>745</v>
+        <v>723</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B224" t="s" s="0">
-        <v>747</v>
+        <v>724</v>
       </c>
       <c r="C224" t="s" s="0">
-        <v>748</v>
+        <v>725</v>
       </c>
       <c r="D224" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E224" t="s" s="0">
-        <v>743</v>
+        <v>719</v>
       </c>
       <c r="F224" t="s" s="0">
-        <v>744</v>
+        <v>720</v>
       </c>
       <c r="G224" t="s" s="0">
-        <v>297</v>
+        <v>26</v>
       </c>
       <c r="H224" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I224" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J224" t="s" s="0">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="K224" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L224" t="s" s="0">
-        <v>749</v>
+        <v>726</v>
       </c>
       <c r="M224" t="s" s="0">
-        <v>364</v>
+        <v>0</v>
       </c>
       <c r="N224" t="s" s="0">
-        <v>32</v>
+        <v>127</v>
       </c>
       <c r="O224" t="s" s="0">
-        <v>162</v>
+        <v>32</v>
       </c>
       <c r="P224" t="s" s="0">
-        <v>112</v>
+        <v>127</v>
       </c>
       <c r="Q224" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R224" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S224" t="s" s="0">
-        <v>0</v>
+        <v>727</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B225" t="s" s="0">
-        <v>750</v>
+        <v>728</v>
       </c>
       <c r="C225" t="s" s="0">
-        <v>751</v>
+        <v>66</v>
       </c>
       <c r="D225" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E225" t="s" s="0">
-        <v>743</v>
+        <v>719</v>
       </c>
       <c r="F225" t="s" s="0">
-        <v>744</v>
+        <v>720</v>
       </c>
       <c r="G225" t="s" s="0">
-        <v>362</v>
+        <v>26</v>
       </c>
       <c r="H225" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I225" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J225" t="s" s="0">
-        <v>265</v>
+        <v>57</v>
       </c>
       <c r="K225" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L225" t="s" s="0">
-        <v>752</v>
+        <v>67</v>
       </c>
       <c r="M225" t="s" s="0">
-        <v>364</v>
+        <v>176</v>
       </c>
       <c r="N225" t="s" s="0">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="O225" t="s" s="0">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="P225" t="s" s="0">
+        <v>45</v>
+      </c>
+      <c r="Q225" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R225" t="s" s="0">
         <v>33</v>
       </c>
-      <c r="Q225" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="S225" t="s" s="0">
-        <v>0</v>
+        <v>729</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B226" t="s" s="0">
-        <v>753</v>
+        <v>730</v>
       </c>
       <c r="C226" t="s" s="0">
-        <v>751</v>
+        <v>731</v>
       </c>
       <c r="D226" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E226" t="s" s="0">
-        <v>743</v>
+        <v>719</v>
       </c>
       <c r="F226" t="s" s="0">
-        <v>744</v>
+        <v>720</v>
       </c>
       <c r="G226" t="s" s="0">
-        <v>362</v>
+        <v>26</v>
       </c>
       <c r="H226" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I226" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J226" t="s" s="0">
-        <v>108</v>
+        <v>29</v>
       </c>
       <c r="K226" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L226" t="s" s="0">
-        <v>754</v>
+        <v>569</v>
       </c>
       <c r="M226" t="s" s="0">
-        <v>364</v>
+        <v>176</v>
       </c>
       <c r="N226" t="s" s="0">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="O226" t="s" s="0">
-        <v>151</v>
+        <v>32</v>
       </c>
       <c r="P226" t="s" s="0">
-        <v>40</v>
+        <v>635</v>
       </c>
       <c r="Q226" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R226" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S226" t="s" s="0">
-        <v>0</v>
+        <v>732</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B227" t="s" s="0">
-        <v>755</v>
+        <v>733</v>
       </c>
       <c r="C227" t="s" s="0">
-        <v>751</v>
+        <v>108</v>
       </c>
       <c r="D227" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E227" t="s" s="0">
-        <v>743</v>
+        <v>719</v>
       </c>
       <c r="F227" t="s" s="0">
-        <v>744</v>
+        <v>720</v>
       </c>
       <c r="G227" t="s" s="0">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="H227" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I227" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J227" t="s" s="0">
-        <v>123</v>
+        <v>38</v>
       </c>
       <c r="K227" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L227" t="s" s="0">
-        <v>756</v>
+        <v>109</v>
       </c>
       <c r="M227" t="s" s="0">
-        <v>364</v>
+        <v>110</v>
       </c>
       <c r="N227" t="s" s="0">
-        <v>61</v>
+        <v>101</v>
       </c>
       <c r="O227" t="s" s="0">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P227" t="s" s="0">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="Q227" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R227" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S227" t="s" s="0">
-        <v>0</v>
+        <v>734</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B228" t="s" s="0">
-        <v>757</v>
+        <v>735</v>
       </c>
       <c r="C228" t="s" s="0">
-        <v>751</v>
+        <v>736</v>
       </c>
       <c r="D228" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E228" t="s" s="0">
-        <v>743</v>
+        <v>737</v>
       </c>
       <c r="F228" t="s" s="0">
-        <v>744</v>
+        <v>738</v>
       </c>
       <c r="G228" t="s" s="0">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="H228" t="s" s="0">
-        <v>27</v>
+        <v>302</v>
       </c>
       <c r="I228" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J228" t="s" s="0">
-        <v>203</v>
+        <v>44</v>
       </c>
       <c r="K228" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L228" t="s" s="0">
-        <v>752</v>
+        <v>493</v>
       </c>
       <c r="M228" t="s" s="0">
-        <v>364</v>
+        <v>490</v>
       </c>
       <c r="N228" t="s" s="0">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="O228" t="s" s="0">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="P228" t="s" s="0">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="Q228" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R228" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S228" t="s" s="0">
-        <v>0</v>
+        <v>485</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B229" t="s" s="0">
-        <v>758</v>
+        <v>739</v>
       </c>
       <c r="C229" t="s" s="0">
-        <v>759</v>
+        <v>496</v>
       </c>
       <c r="D229" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E229" t="s" s="0">
-        <v>743</v>
+        <v>737</v>
       </c>
       <c r="F229" t="s" s="0">
-        <v>744</v>
+        <v>738</v>
       </c>
       <c r="G229" t="s" s="0">
-        <v>362</v>
+        <v>26</v>
       </c>
       <c r="H229" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I229" t="s" s="0">
-        <v>28</v>
+        <v>296</v>
       </c>
       <c r="J229" t="s" s="0">
-        <v>123</v>
+        <v>44</v>
       </c>
       <c r="K229" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L229" t="s" s="0">
-        <v>749</v>
+        <v>493</v>
       </c>
       <c r="M229" t="s" s="0">
-        <v>364</v>
+        <v>490</v>
       </c>
       <c r="N229" t="s" s="0">
-        <v>32</v>
+        <v>80</v>
       </c>
       <c r="O229" t="s" s="0">
-        <v>151</v>
+        <v>32</v>
       </c>
       <c r="P229" t="s" s="0">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="Q229" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R229" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S229" t="s" s="0">
-        <v>0</v>
+        <v>482</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B230" t="s" s="0">
-        <v>760</v>
+        <v>740</v>
       </c>
       <c r="C230" t="s" s="0">
-        <v>759</v>
+        <v>741</v>
       </c>
       <c r="D230" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E230" t="s" s="0">
+        <v>742</v>
+      </c>
+      <c r="F230" t="s" s="0">
         <v>743</v>
       </c>
-      <c r="F230" t="s" s="0">
+      <c r="G230" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H230" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I230" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J230" t="s" s="0">
+        <v>215</v>
+      </c>
+      <c r="K230" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L230" t="s" s="0">
+        <v>339</v>
+      </c>
+      <c r="M230" t="s" s="0">
+        <v>308</v>
+      </c>
+      <c r="N230" t="s" s="0">
+        <v>612</v>
+      </c>
+      <c r="O230" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P230" t="s" s="0">
+        <v>612</v>
+      </c>
+      <c r="Q230" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R230" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S230" t="s" s="0">
         <v>744</v>
-      </c>
-[...37 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B231" t="s" s="0">
-        <v>761</v>
+        <v>745</v>
       </c>
       <c r="C231" t="s" s="0">
-        <v>762</v>
+        <v>746</v>
       </c>
       <c r="D231" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E231" t="s" s="0">
+        <v>742</v>
+      </c>
+      <c r="F231" t="s" s="0">
         <v>743</v>
       </c>
-      <c r="F231" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="G231" t="s" s="0">
-        <v>362</v>
+        <v>26</v>
       </c>
       <c r="H231" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I231" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J231" t="s" s="0">
-        <v>203</v>
+        <v>747</v>
       </c>
       <c r="K231" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L231" t="s" s="0">
-        <v>377</v>
+        <v>339</v>
       </c>
       <c r="M231" t="s" s="0">
-        <v>364</v>
+        <v>0</v>
       </c>
       <c r="N231" t="s" s="0">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="O231" t="s" s="0">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="P231" t="s" s="0">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="Q231" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R231" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S231" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B232" t="s" s="0">
-        <v>763</v>
+        <v>748</v>
       </c>
       <c r="C232" t="s" s="0">
-        <v>764</v>
+        <v>746</v>
       </c>
       <c r="D232" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E232" t="s" s="0">
+        <v>742</v>
+      </c>
+      <c r="F232" t="s" s="0">
         <v>743</v>
       </c>
-      <c r="F232" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="G232" t="s" s="0">
-        <v>362</v>
+        <v>26</v>
       </c>
       <c r="H232" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I232" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J232" t="s" s="0">
-        <v>389</v>
+        <v>749</v>
       </c>
       <c r="K232" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L232" t="s" s="0">
-        <v>754</v>
+        <v>339</v>
       </c>
       <c r="M232" t="s" s="0">
-        <v>364</v>
+        <v>0</v>
       </c>
       <c r="N232" t="s" s="0">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="O232" t="s" s="0">
-        <v>151</v>
+        <v>32</v>
       </c>
       <c r="P232" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="Q232" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R232" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S232" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B233" t="s" s="0">
-        <v>765</v>
+        <v>750</v>
       </c>
       <c r="C233" t="s" s="0">
-        <v>766</v>
+        <v>751</v>
       </c>
       <c r="D233" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E233" t="s" s="0">
+        <v>742</v>
+      </c>
+      <c r="F233" t="s" s="0">
         <v>743</v>
       </c>
-      <c r="F233" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="G233" t="s" s="0">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="H233" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I233" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J233" t="s" s="0">
-        <v>43</v>
+        <v>286</v>
       </c>
       <c r="K233" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L233" t="s" s="0">
-        <v>756</v>
+        <v>333</v>
       </c>
       <c r="M233" t="s" s="0">
-        <v>0</v>
+        <v>327</v>
       </c>
       <c r="N233" t="s" s="0">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O233" t="s" s="0">
-        <v>167</v>
+        <v>32</v>
       </c>
       <c r="P233" t="s" s="0">
-        <v>767</v>
+        <v>59</v>
       </c>
       <c r="Q233" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R233" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S233" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B234" t="s" s="0">
-        <v>768</v>
+        <v>752</v>
       </c>
       <c r="C234" t="s" s="0">
-        <v>769</v>
+        <v>753</v>
       </c>
       <c r="D234" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E234" t="s" s="0">
-        <v>743</v>
+        <v>754</v>
       </c>
       <c r="F234" t="s" s="0">
-        <v>744</v>
+        <v>755</v>
       </c>
       <c r="G234" t="s" s="0">
-        <v>362</v>
+        <v>26</v>
       </c>
       <c r="H234" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I234" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J234" t="s" s="0">
-        <v>74</v>
+        <v>215</v>
       </c>
       <c r="K234" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L234" t="s" s="0">
         <v>756</v>
       </c>
       <c r="M234" t="s" s="0">
-        <v>0</v>
+        <v>237</v>
       </c>
       <c r="N234" t="s" s="0">
-        <v>61</v>
+        <v>370</v>
       </c>
       <c r="O234" t="s" s="0">
-        <v>126</v>
+        <v>32</v>
       </c>
       <c r="P234" t="s" s="0">
-        <v>40</v>
+        <v>370</v>
       </c>
       <c r="Q234" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R234" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S234" t="s" s="0">
-        <v>0</v>
+        <v>757</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B235" t="s" s="0">
-        <v>770</v>
+        <v>758</v>
       </c>
       <c r="C235" t="s" s="0">
-        <v>771</v>
+        <v>759</v>
       </c>
       <c r="D235" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E235" t="s" s="0">
-        <v>743</v>
+        <v>754</v>
       </c>
       <c r="F235" t="s" s="0">
-        <v>744</v>
+        <v>755</v>
       </c>
       <c r="G235" t="s" s="0">
-        <v>376</v>
+        <v>26</v>
       </c>
       <c r="H235" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I235" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J235" t="s" s="0">
-        <v>265</v>
+        <v>38</v>
       </c>
       <c r="K235" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L235" t="s" s="0">
-        <v>749</v>
+        <v>384</v>
       </c>
       <c r="M235" t="s" s="0">
-        <v>0</v>
+        <v>237</v>
       </c>
       <c r="N235" t="s" s="0">
-        <v>44</v>
+        <v>370</v>
       </c>
       <c r="O235" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P235" t="s" s="0">
-        <v>46</v>
+        <v>370</v>
       </c>
       <c r="Q235" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R235" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S235" t="s" s="0">
-        <v>0</v>
+        <v>760</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B236" t="s" s="0">
-        <v>772</v>
+        <v>761</v>
       </c>
       <c r="C236" t="s" s="0">
-        <v>773</v>
+        <v>762</v>
       </c>
       <c r="D236" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E236" t="s" s="0">
-        <v>743</v>
+        <v>754</v>
       </c>
       <c r="F236" t="s" s="0">
-        <v>744</v>
+        <v>755</v>
       </c>
       <c r="G236" t="s" s="0">
-        <v>376</v>
+        <v>155</v>
       </c>
       <c r="H236" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I236" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J236" t="s" s="0">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="K236" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L236" t="s" s="0">
-        <v>754</v>
+        <v>763</v>
       </c>
       <c r="M236" t="s" s="0">
-        <v>0</v>
+        <v>237</v>
       </c>
       <c r="N236" t="s" s="0">
-        <v>44</v>
+        <v>370</v>
       </c>
       <c r="O236" t="s" s="0">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="P236" t="s" s="0">
-        <v>68</v>
+        <v>370</v>
       </c>
       <c r="Q236" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R236" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S236" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B237" t="s" s="0">
-        <v>774</v>
+        <v>764</v>
       </c>
       <c r="C237" t="s" s="0">
-        <v>375</v>
+        <v>762</v>
       </c>
       <c r="D237" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E237" t="s" s="0">
-        <v>743</v>
+        <v>754</v>
       </c>
       <c r="F237" t="s" s="0">
-        <v>744</v>
+        <v>755</v>
       </c>
       <c r="G237" t="s" s="0">
-        <v>376</v>
+        <v>26</v>
       </c>
       <c r="H237" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I237" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J237" t="s" s="0">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="K237" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L237" t="s" s="0">
-        <v>377</v>
+        <v>763</v>
       </c>
       <c r="M237" t="s" s="0">
-        <v>0</v>
+        <v>237</v>
       </c>
       <c r="N237" t="s" s="0">
-        <v>44</v>
+        <v>370</v>
       </c>
       <c r="O237" t="s" s="0">
-        <v>162</v>
+        <v>32</v>
       </c>
       <c r="P237" t="s" s="0">
-        <v>69</v>
+        <v>370</v>
       </c>
       <c r="Q237" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R237" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S237" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B238" t="s" s="0">
-        <v>775</v>
+        <v>765</v>
       </c>
       <c r="C238" t="s" s="0">
-        <v>776</v>
+        <v>766</v>
       </c>
       <c r="D238" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E238" t="s" s="0">
-        <v>777</v>
+        <v>754</v>
       </c>
       <c r="F238" t="s" s="0">
-        <v>778</v>
+        <v>755</v>
       </c>
       <c r="G238" t="s" s="0">
-        <v>241</v>
+        <v>368</v>
       </c>
       <c r="H238" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I238" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J238" t="s" s="0">
-        <v>779</v>
+        <v>156</v>
       </c>
       <c r="K238" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L238" t="s" s="0">
-        <v>780</v>
+        <v>562</v>
       </c>
       <c r="M238" t="s" s="0">
-        <v>0</v>
+        <v>237</v>
       </c>
       <c r="N238" t="s" s="0">
-        <v>46</v>
+        <v>370</v>
       </c>
       <c r="O238" t="s" s="0">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="P238" t="s" s="0">
-        <v>92</v>
+        <v>370</v>
       </c>
       <c r="Q238" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R238" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S238" t="s" s="0">
-        <v>781</v>
+        <v>0</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B239" t="s" s="0">
-        <v>782</v>
+        <v>767</v>
       </c>
       <c r="C239" t="s" s="0">
-        <v>783</v>
+        <v>766</v>
       </c>
       <c r="D239" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E239" t="s" s="0">
-        <v>777</v>
+        <v>754</v>
       </c>
       <c r="F239" t="s" s="0">
-        <v>778</v>
+        <v>755</v>
       </c>
       <c r="G239" t="s" s="0">
-        <v>241</v>
+        <v>26</v>
       </c>
       <c r="H239" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I239" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J239" t="s" s="0">
-        <v>784</v>
+        <v>131</v>
       </c>
       <c r="K239" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L239" t="s" s="0">
-        <v>780</v>
+        <v>375</v>
       </c>
       <c r="M239" t="s" s="0">
-        <v>0</v>
+        <v>237</v>
       </c>
       <c r="N239" t="s" s="0">
-        <v>46</v>
+        <v>370</v>
       </c>
       <c r="O239" t="s" s="0">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P239" t="s" s="0">
-        <v>77</v>
+        <v>370</v>
       </c>
       <c r="Q239" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R239" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S239" t="s" s="0">
-        <v>781</v>
+        <v>0</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B240" t="s" s="0">
-        <v>785</v>
+        <v>768</v>
       </c>
       <c r="C240" t="s" s="0">
-        <v>786</v>
+        <v>769</v>
       </c>
       <c r="D240" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E240" t="s" s="0">
-        <v>777</v>
+        <v>754</v>
       </c>
       <c r="F240" t="s" s="0">
-        <v>778</v>
+        <v>755</v>
       </c>
       <c r="G240" t="s" s="0">
-        <v>241</v>
+        <v>26</v>
       </c>
       <c r="H240" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I240" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J240" t="s" s="0">
-        <v>787</v>
+        <v>95</v>
       </c>
       <c r="K240" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L240" t="s" s="0">
-        <v>780</v>
+        <v>544</v>
       </c>
       <c r="M240" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N240" t="s" s="0">
-        <v>46</v>
+        <v>370</v>
       </c>
       <c r="O240" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P240" t="s" s="0">
-        <v>46</v>
+        <v>370</v>
       </c>
       <c r="Q240" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R240" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S240" t="s" s="0">
-        <v>781</v>
+        <v>0</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B241" t="s" s="0">
-        <v>788</v>
+        <v>770</v>
       </c>
       <c r="C241" t="s" s="0">
-        <v>786</v>
+        <v>771</v>
       </c>
       <c r="D241" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E241" t="s" s="0">
-        <v>777</v>
+        <v>754</v>
       </c>
       <c r="F241" t="s" s="0">
-        <v>778</v>
+        <v>755</v>
       </c>
       <c r="G241" t="s" s="0">
-        <v>241</v>
+        <v>26</v>
       </c>
       <c r="H241" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I241" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J241" t="s" s="0">
-        <v>789</v>
+        <v>215</v>
       </c>
       <c r="K241" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L241" t="s" s="0">
-        <v>780</v>
+        <v>375</v>
       </c>
       <c r="M241" t="s" s="0">
-        <v>0</v>
+        <v>237</v>
       </c>
       <c r="N241" t="s" s="0">
-        <v>46</v>
+        <v>370</v>
       </c>
       <c r="O241" t="s" s="0">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="P241" t="s" s="0">
-        <v>162</v>
+        <v>370</v>
       </c>
       <c r="Q241" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R241" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S241" t="s" s="0">
-        <v>781</v>
+        <v>0</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B242" t="s" s="0">
-        <v>790</v>
+        <v>772</v>
       </c>
       <c r="C242" t="s" s="0">
-        <v>791</v>
+        <v>773</v>
       </c>
       <c r="D242" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E242" t="s" s="0">
-        <v>777</v>
+        <v>754</v>
       </c>
       <c r="F242" t="s" s="0">
-        <v>778</v>
+        <v>755</v>
       </c>
       <c r="G242" t="s" s="0">
-        <v>241</v>
+        <v>26</v>
       </c>
       <c r="H242" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I242" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J242" t="s" s="0">
-        <v>792</v>
+        <v>44</v>
       </c>
       <c r="K242" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L242" t="s" s="0">
-        <v>780</v>
+        <v>562</v>
       </c>
       <c r="M242" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N242" t="s" s="0">
-        <v>46</v>
+        <v>370</v>
       </c>
       <c r="O242" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P242" t="s" s="0">
+        <v>370</v>
+      </c>
+      <c r="Q242" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R242" t="s" s="0">
         <v>33</v>
       </c>
-      <c r="P242" t="s" s="0">
-[...7 lines deleted...]
-      </c>
       <c r="S242" t="s" s="0">
-        <v>781</v>
+        <v>0</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B243" t="s" s="0">
-        <v>793</v>
+        <v>774</v>
       </c>
       <c r="C243" t="s" s="0">
-        <v>791</v>
+        <v>379</v>
       </c>
       <c r="D243" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E243" t="s" s="0">
-        <v>777</v>
+        <v>754</v>
       </c>
       <c r="F243" t="s" s="0">
-        <v>778</v>
+        <v>755</v>
       </c>
       <c r="G243" t="s" s="0">
-        <v>241</v>
+        <v>368</v>
       </c>
       <c r="H243" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I243" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J243" t="s" s="0">
-        <v>794</v>
+        <v>253</v>
       </c>
       <c r="K243" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L243" t="s" s="0">
-        <v>780</v>
+        <v>380</v>
       </c>
       <c r="M243" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N243" t="s" s="0">
-        <v>46</v>
+        <v>222</v>
       </c>
       <c r="O243" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P243" t="s" s="0">
-        <v>46</v>
+        <v>222</v>
       </c>
       <c r="Q243" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R243" t="s" s="0">
-        <v>293</v>
+        <v>33</v>
       </c>
       <c r="S243" t="s" s="0">
-        <v>781</v>
+        <v>381</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B244" t="s" s="0">
-        <v>795</v>
+        <v>775</v>
       </c>
       <c r="C244" t="s" s="0">
-        <v>796</v>
+        <v>776</v>
       </c>
       <c r="D244" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E244" t="s" s="0">
-        <v>777</v>
+        <v>754</v>
       </c>
       <c r="F244" t="s" s="0">
-        <v>778</v>
+        <v>755</v>
       </c>
       <c r="G244" t="s" s="0">
-        <v>241</v>
+        <v>368</v>
       </c>
       <c r="H244" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I244" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J244" t="s" s="0">
-        <v>792</v>
+        <v>120</v>
       </c>
       <c r="K244" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L244" t="s" s="0">
-        <v>780</v>
+        <v>384</v>
       </c>
       <c r="M244" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N244" t="s" s="0">
-        <v>46</v>
+        <v>222</v>
       </c>
       <c r="O244" t="s" s="0">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="P244" t="s" s="0">
-        <v>162</v>
+        <v>222</v>
       </c>
       <c r="Q244" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R244" t="s" s="0">
-        <v>293</v>
+        <v>33</v>
       </c>
       <c r="S244" t="s" s="0">
-        <v>781</v>
+        <v>0</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B245" t="s" s="0">
-        <v>797</v>
+        <v>777</v>
       </c>
       <c r="C245" t="s" s="0">
-        <v>798</v>
+        <v>778</v>
       </c>
       <c r="D245" t="s" s="0">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E245" t="s" s="0">
-        <v>799</v>
+        <v>754</v>
       </c>
       <c r="F245" t="s" s="0">
-        <v>800</v>
+        <v>755</v>
       </c>
       <c r="G245" t="s" s="0">
-        <v>59</v>
+        <v>561</v>
       </c>
       <c r="H245" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I245" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J245" t="s" s="0">
-        <v>123</v>
+        <v>156</v>
       </c>
       <c r="K245" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L245" t="s" s="0">
-        <v>801</v>
+        <v>380</v>
       </c>
       <c r="M245" t="s" s="0">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="N245" t="s" s="0">
-        <v>76</v>
+        <v>127</v>
       </c>
       <c r="O245" t="s" s="0">
-        <v>432</v>
+        <v>32</v>
       </c>
       <c r="P245" t="s" s="0">
-        <v>69</v>
+        <v>127</v>
       </c>
       <c r="Q245" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R245" t="s" s="0">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="S245" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B246" t="s" s="0">
-        <v>802</v>
+        <v>779</v>
       </c>
       <c r="C246" t="s" s="0">
-        <v>803</v>
+        <v>780</v>
       </c>
       <c r="D246" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E246" t="s" s="0">
-        <v>799</v>
+        <v>754</v>
       </c>
       <c r="F246" t="s" s="0">
-        <v>800</v>
+        <v>755</v>
       </c>
       <c r="G246" t="s" s="0">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="H246" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I246" t="s" s="0">
-        <v>28</v>
+        <v>296</v>
       </c>
       <c r="J246" t="s" s="0">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="K246" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L246" t="s" s="0">
-        <v>804</v>
+        <v>763</v>
       </c>
       <c r="M246" t="s" s="0">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="N246" t="s" s="0">
-        <v>126</v>
+        <v>222</v>
       </c>
       <c r="O246" t="s" s="0">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="P246" t="s" s="0">
-        <v>56</v>
+        <v>222</v>
       </c>
       <c r="Q246" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R246" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S246" t="s" s="0">
-        <v>805</v>
+        <v>0</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B247" t="s" s="0">
-        <v>806</v>
+        <v>781</v>
       </c>
       <c r="C247" t="s" s="0">
-        <v>807</v>
+        <v>782</v>
       </c>
       <c r="D247" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E247" t="s" s="0">
-        <v>799</v>
+        <v>754</v>
       </c>
       <c r="F247" t="s" s="0">
-        <v>800</v>
+        <v>755</v>
       </c>
       <c r="G247" t="s" s="0">
-        <v>808</v>
+        <v>26</v>
       </c>
       <c r="H247" t="s" s="0">
-        <v>27</v>
+        <v>302</v>
       </c>
       <c r="I247" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J247" t="s" s="0">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="K247" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L247" t="s" s="0">
-        <v>809</v>
+        <v>763</v>
       </c>
       <c r="M247" t="s" s="0">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="N247" t="s" s="0">
-        <v>111</v>
+        <v>222</v>
       </c>
       <c r="O247" t="s" s="0">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="P247" t="s" s="0">
-        <v>68</v>
+        <v>222</v>
       </c>
       <c r="Q247" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R247" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S247" t="s" s="0">
-        <v>810</v>
+        <v>0</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B248" t="s" s="0">
-        <v>811</v>
+        <v>783</v>
       </c>
       <c r="C248" t="s" s="0">
-        <v>812</v>
+        <v>492</v>
       </c>
       <c r="D248" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E248" t="s" s="0">
-        <v>799</v>
+        <v>784</v>
       </c>
       <c r="F248" t="s" s="0">
-        <v>800</v>
+        <v>785</v>
       </c>
       <c r="G248" t="s" s="0">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="H248" t="s" s="0">
-        <v>27</v>
+        <v>302</v>
       </c>
       <c r="I248" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J248" t="s" s="0">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K248" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L248" t="s" s="0">
-        <v>804</v>
+        <v>493</v>
       </c>
       <c r="M248" t="s" s="0">
-        <v>55</v>
+        <v>490</v>
       </c>
       <c r="N248" t="s" s="0">
-        <v>126</v>
+        <v>80</v>
       </c>
       <c r="O248" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P248" t="s" s="0">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="Q248" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R248" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S248" t="s" s="0">
-        <v>0</v>
+        <v>494</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B249" t="s" s="0">
-        <v>813</v>
+        <v>786</v>
       </c>
       <c r="C249" t="s" s="0">
-        <v>814</v>
+        <v>496</v>
       </c>
       <c r="D249" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E249" t="s" s="0">
-        <v>799</v>
+        <v>784</v>
       </c>
       <c r="F249" t="s" s="0">
-        <v>800</v>
+        <v>785</v>
       </c>
       <c r="G249" t="s" s="0">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="H249" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I249" t="s" s="0">
-        <v>28</v>
+        <v>296</v>
       </c>
       <c r="J249" t="s" s="0">
-        <v>334</v>
+        <v>44</v>
       </c>
       <c r="K249" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L249" t="s" s="0">
-        <v>804</v>
+        <v>493</v>
       </c>
       <c r="M249" t="s" s="0">
-        <v>0</v>
+        <v>490</v>
       </c>
       <c r="N249" t="s" s="0">
-        <v>126</v>
+        <v>80</v>
       </c>
       <c r="O249" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P249" t="s" s="0">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="Q249" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R249" t="s" s="0">
-        <v>142</v>
+        <v>297</v>
       </c>
       <c r="S249" t="s" s="0">
-        <v>0</v>
+        <v>497</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B250" t="s" s="0">
-        <v>815</v>
+        <v>787</v>
       </c>
       <c r="C250" t="s" s="0">
-        <v>816</v>
+        <v>788</v>
       </c>
       <c r="D250" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E250" t="s" s="0">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F250" t="s" s="0">
-        <v>800</v>
+        <v>790</v>
       </c>
       <c r="G250" t="s" s="0">
-        <v>817</v>
+        <v>26</v>
       </c>
       <c r="H250" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I250" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J250" t="s" s="0">
-        <v>818</v>
+        <v>791</v>
       </c>
       <c r="K250" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L250" t="s" s="0">
-        <v>819</v>
+        <v>792</v>
       </c>
       <c r="M250" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N250" t="s" s="0">
-        <v>76</v>
+        <v>59</v>
       </c>
       <c r="O250" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P250" t="s" s="0">
-        <v>76</v>
+        <v>59</v>
       </c>
       <c r="Q250" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R250" t="s" s="0">
-        <v>820</v>
+        <v>145</v>
       </c>
       <c r="S250" t="s" s="0">
-        <v>0</v>
+        <v>793</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B251" t="s" s="0">
-        <v>821</v>
+        <v>794</v>
       </c>
       <c r="C251" t="s" s="0">
-        <v>822</v>
+        <v>795</v>
       </c>
       <c r="D251" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E251" t="s" s="0">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F251" t="s" s="0">
-        <v>800</v>
+        <v>790</v>
       </c>
       <c r="G251" t="s" s="0">
-        <v>817</v>
+        <v>26</v>
       </c>
       <c r="H251" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I251" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J251" t="s" s="0">
-        <v>823</v>
+        <v>796</v>
       </c>
       <c r="K251" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L251" t="s" s="0">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="M251" t="s" s="0">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="N251" t="s" s="0">
-        <v>824</v>
+        <v>313</v>
       </c>
       <c r="O251" t="s" s="0">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="P251" t="s" s="0">
-        <v>825</v>
+        <v>313</v>
       </c>
       <c r="Q251" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R251" t="s" s="0">
-        <v>820</v>
+        <v>145</v>
       </c>
       <c r="S251" t="s" s="0">
-        <v>0</v>
+        <v>793</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B252" t="s" s="0">
-        <v>826</v>
+        <v>797</v>
       </c>
       <c r="C252" t="s" s="0">
-        <v>827</v>
+        <v>798</v>
       </c>
       <c r="D252" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E252" t="s" s="0">
+        <v>789</v>
+      </c>
+      <c r="F252" t="s" s="0">
+        <v>790</v>
+      </c>
+      <c r="G252" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H252" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I252" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J252" t="s" s="0">
         <v>799</v>
       </c>
-      <c r="F252" t="s" s="0">
-[...13 lines deleted...]
-      </c>
       <c r="K252" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L252" t="s" s="0">
-        <v>829</v>
+        <v>792</v>
       </c>
       <c r="M252" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N252" t="s" s="0">
-        <v>76</v>
+        <v>313</v>
       </c>
       <c r="O252" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P252" t="s" s="0">
-        <v>31</v>
+        <v>313</v>
       </c>
       <c r="Q252" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R252" t="s" s="0">
-        <v>820</v>
+        <v>145</v>
       </c>
       <c r="S252" t="s" s="0">
-        <v>0</v>
+        <v>793</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B253" t="s" s="0">
-        <v>830</v>
+        <v>800</v>
       </c>
       <c r="C253" t="s" s="0">
-        <v>831</v>
+        <v>798</v>
       </c>
       <c r="D253" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E253" t="s" s="0">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F253" t="s" s="0">
-        <v>800</v>
+        <v>790</v>
       </c>
       <c r="G253" t="s" s="0">
-        <v>241</v>
+        <v>26</v>
       </c>
       <c r="H253" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I253" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J253" t="s" s="0">
-        <v>242</v>
+        <v>801</v>
       </c>
       <c r="K253" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L253" t="s" s="0">
-        <v>832</v>
+        <v>792</v>
       </c>
       <c r="M253" t="s" s="0">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="N253" t="s" s="0">
-        <v>0</v>
+        <v>313</v>
       </c>
       <c r="O253" t="s" s="0">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="P253" t="s" s="0">
-        <v>34</v>
+        <v>313</v>
       </c>
       <c r="Q253" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R253" t="s" s="0">
-        <v>820</v>
+        <v>145</v>
       </c>
       <c r="S253" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B254" t="s" s="0">
-        <v>833</v>
+        <v>802</v>
       </c>
       <c r="C254" t="s" s="0">
-        <v>834</v>
+        <v>803</v>
       </c>
       <c r="D254" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E254" t="s" s="0">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F254" t="s" s="0">
-        <v>800</v>
+        <v>790</v>
       </c>
       <c r="G254" t="s" s="0">
-        <v>835</v>
+        <v>26</v>
       </c>
       <c r="H254" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I254" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J254" t="s" s="0">
-        <v>74</v>
+        <v>804</v>
       </c>
       <c r="K254" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L254" t="s" s="0">
-        <v>836</v>
+        <v>792</v>
       </c>
       <c r="M254" t="s" s="0">
-        <v>837</v>
+        <v>0</v>
       </c>
       <c r="N254" t="s" s="0">
-        <v>126</v>
+        <v>313</v>
       </c>
       <c r="O254" t="s" s="0">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="P254" t="s" s="0">
-        <v>33</v>
+        <v>313</v>
       </c>
       <c r="Q254" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R254" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S254" t="s" s="0">
-        <v>838</v>
+        <v>793</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B255" t="s" s="0">
-        <v>839</v>
+        <v>805</v>
       </c>
       <c r="C255" t="s" s="0">
-        <v>840</v>
+        <v>803</v>
       </c>
       <c r="D255" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E255" t="s" s="0">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F255" t="s" s="0">
-        <v>800</v>
+        <v>790</v>
       </c>
       <c r="G255" t="s" s="0">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="H255" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I255" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J255" t="s" s="0">
-        <v>108</v>
+        <v>806</v>
       </c>
       <c r="K255" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L255" t="s" s="0">
-        <v>559</v>
+        <v>792</v>
       </c>
       <c r="M255" t="s" s="0">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="N255" t="s" s="0">
-        <v>31</v>
+        <v>313</v>
       </c>
       <c r="O255" t="s" s="0">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P255" t="s" s="0">
-        <v>151</v>
+        <v>313</v>
       </c>
       <c r="Q255" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R255" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S255" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B256" t="s" s="0">
-        <v>841</v>
+        <v>807</v>
       </c>
       <c r="C256" t="s" s="0">
-        <v>195</v>
+        <v>808</v>
       </c>
       <c r="D256" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E256" t="s" s="0">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F256" t="s" s="0">
-        <v>800</v>
+        <v>790</v>
       </c>
       <c r="G256" t="s" s="0">
-        <v>842</v>
+        <v>26</v>
       </c>
       <c r="H256" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I256" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J256" t="s" s="0">
-        <v>389</v>
+        <v>804</v>
       </c>
       <c r="K256" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L256" t="s" s="0">
-        <v>804</v>
+        <v>792</v>
       </c>
       <c r="M256" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N256" t="s" s="0">
-        <v>46</v>
+        <v>313</v>
       </c>
       <c r="O256" t="s" s="0">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="P256" t="s" s="0">
-        <v>98</v>
+        <v>313</v>
       </c>
       <c r="Q256" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R256" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S256" t="s" s="0">
-        <v>0</v>
+        <v>793</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B257" t="s" s="0">
-        <v>843</v>
+        <v>809</v>
       </c>
       <c r="C257" t="s" s="0">
-        <v>844</v>
+        <v>810</v>
       </c>
       <c r="D257" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E257" t="s" s="0">
-        <v>845</v>
+        <v>811</v>
       </c>
       <c r="F257" t="s" s="0">
-        <v>846</v>
+        <v>812</v>
       </c>
       <c r="G257" t="s" s="0">
-        <v>399</v>
+        <v>26</v>
       </c>
       <c r="H257" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I257" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J257" t="s" s="0">
-        <v>123</v>
+        <v>672</v>
       </c>
       <c r="K257" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L257" t="s" s="0">
-        <v>847</v>
+        <v>813</v>
       </c>
       <c r="M257" t="s" s="0">
-        <v>424</v>
+        <v>0</v>
       </c>
       <c r="N257" t="s" s="0">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="O257" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P257" t="s" s="0">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="Q257" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R257" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S257" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B258" t="s" s="0">
-        <v>848</v>
+        <v>814</v>
       </c>
       <c r="C258" t="s" s="0">
-        <v>849</v>
+        <v>810</v>
       </c>
       <c r="D258" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E258" t="s" s="0">
-        <v>850</v>
+        <v>811</v>
       </c>
       <c r="F258" t="s" s="0">
-        <v>849</v>
+        <v>812</v>
       </c>
       <c r="G258" t="s" s="0">
-        <v>241</v>
+        <v>26</v>
       </c>
       <c r="H258" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I258" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J258" t="s" s="0">
-        <v>242</v>
+        <v>672</v>
       </c>
       <c r="K258" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L258" t="s" s="0">
-        <v>851</v>
+        <v>815</v>
       </c>
       <c r="M258" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N258" t="s" s="0">
         <v>0</v>
       </c>
       <c r="O258" t="s" s="0">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="P258" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="Q258" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R258" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S258" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B259" t="s" s="0">
-        <v>852</v>
+        <v>816</v>
       </c>
       <c r="C259" t="s" s="0">
-        <v>853</v>
+        <v>810</v>
       </c>
       <c r="D259" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E259" t="s" s="0">
-        <v>854</v>
+        <v>811</v>
       </c>
       <c r="F259" t="s" s="0">
-        <v>855</v>
+        <v>812</v>
       </c>
       <c r="G259" t="s" s="0">
-        <v>856</v>
+        <v>26</v>
       </c>
       <c r="H259" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I259" t="s" s="0">
-        <v>301</v>
+        <v>28</v>
       </c>
       <c r="J259" t="s" s="0">
-        <v>857</v>
+        <v>672</v>
       </c>
       <c r="K259" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L259" t="s" s="0">
-        <v>858</v>
+        <v>817</v>
       </c>
       <c r="M259" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N259" t="s" s="0">
         <v>0</v>
       </c>
       <c r="O259" t="s" s="0">
-        <v>126</v>
+        <v>32</v>
       </c>
       <c r="P259" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="Q259" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R259" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S259" t="s" s="0">
-        <v>859</v>
+        <v>0</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B260" t="s" s="0">
-        <v>860</v>
+        <v>818</v>
       </c>
       <c r="C260" t="s" s="0">
-        <v>853</v>
+        <v>810</v>
       </c>
       <c r="D260" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E260" t="s" s="0">
-        <v>854</v>
+        <v>811</v>
       </c>
       <c r="F260" t="s" s="0">
-        <v>855</v>
+        <v>812</v>
       </c>
       <c r="G260" t="s" s="0">
-        <v>856</v>
+        <v>26</v>
       </c>
       <c r="H260" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I260" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J260" t="s" s="0">
-        <v>861</v>
+        <v>672</v>
       </c>
       <c r="K260" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L260" t="s" s="0">
-        <v>862</v>
+        <v>819</v>
       </c>
       <c r="M260" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N260" t="s" s="0">
         <v>0</v>
       </c>
       <c r="O260" t="s" s="0">
-        <v>863</v>
+        <v>32</v>
       </c>
       <c r="P260" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="Q260" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R260" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S260" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B261" t="s" s="0">
-        <v>864</v>
+        <v>820</v>
       </c>
       <c r="C261" t="s" s="0">
-        <v>853</v>
+        <v>810</v>
       </c>
       <c r="D261" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E261" t="s" s="0">
-        <v>854</v>
+        <v>811</v>
       </c>
       <c r="F261" t="s" s="0">
-        <v>855</v>
+        <v>812</v>
       </c>
       <c r="G261" t="s" s="0">
-        <v>241</v>
+        <v>26</v>
       </c>
       <c r="H261" t="s" s="0">
-        <v>292</v>
+        <v>27</v>
       </c>
       <c r="I261" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J261" t="s" s="0">
-        <v>865</v>
+        <v>672</v>
       </c>
       <c r="K261" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L261" t="s" s="0">
-        <v>866</v>
+        <v>821</v>
       </c>
       <c r="M261" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N261" t="s" s="0">
         <v>0</v>
       </c>
       <c r="O261" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P261" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="Q261" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R261" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S261" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B262" t="s" s="0">
-        <v>867</v>
+        <v>822</v>
       </c>
       <c r="C262" t="s" s="0">
-        <v>868</v>
+        <v>810</v>
       </c>
       <c r="D262" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E262" t="s" s="0">
-        <v>869</v>
+        <v>811</v>
       </c>
       <c r="F262" t="s" s="0">
-        <v>870</v>
+        <v>812</v>
       </c>
       <c r="G262" t="s" s="0">
-        <v>196</v>
+        <v>26</v>
       </c>
       <c r="H262" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I262" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J262" t="s" s="0">
-        <v>108</v>
+        <v>672</v>
       </c>
       <c r="K262" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L262" t="s" s="0">
-        <v>871</v>
+        <v>823</v>
       </c>
       <c r="M262" t="s" s="0">
-        <v>216</v>
+        <v>0</v>
       </c>
       <c r="N262" t="s" s="0">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="O262" t="s" s="0">
-        <v>365</v>
+        <v>32</v>
       </c>
       <c r="P262" t="s" s="0">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="Q262" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R262" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S262" t="s" s="0">
-        <v>872</v>
+        <v>0</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B263" t="s" s="0">
-        <v>873</v>
+        <v>824</v>
       </c>
       <c r="C263" t="s" s="0">
-        <v>874</v>
+        <v>825</v>
       </c>
       <c r="D263" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E263" t="s" s="0">
-        <v>869</v>
+        <v>811</v>
       </c>
       <c r="F263" t="s" s="0">
-        <v>870</v>
+        <v>812</v>
       </c>
       <c r="G263" t="s" s="0">
-        <v>450</v>
+        <v>26</v>
       </c>
       <c r="H263" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I263" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J263" t="s" s="0">
-        <v>190</v>
+        <v>215</v>
       </c>
       <c r="K263" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L263" t="s" s="0">
-        <v>875</v>
+        <v>695</v>
       </c>
       <c r="M263" t="s" s="0">
-        <v>216</v>
+        <v>40</v>
       </c>
       <c r="N263" t="s" s="0">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="O263" t="s" s="0">
         <v>32</v>
       </c>
       <c r="P263" t="s" s="0">
+        <v>101</v>
+      </c>
+      <c r="Q263" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R263" t="s" s="0">
         <v>33</v>
       </c>
-      <c r="Q263" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="S263" t="s" s="0">
-        <v>0</v>
+        <v>826</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B264" t="s" s="0">
-        <v>876</v>
+        <v>827</v>
       </c>
       <c r="C264" t="s" s="0">
-        <v>874</v>
+        <v>828</v>
       </c>
       <c r="D264" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E264" t="s" s="0">
-        <v>869</v>
+        <v>811</v>
       </c>
       <c r="F264" t="s" s="0">
-        <v>870</v>
+        <v>812</v>
       </c>
       <c r="G264" t="s" s="0">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="H264" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I264" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J264" t="s" s="0">
-        <v>265</v>
+        <v>44</v>
       </c>
       <c r="K264" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L264" t="s" s="0">
-        <v>220</v>
+        <v>829</v>
       </c>
       <c r="M264" t="s" s="0">
-        <v>216</v>
+        <v>40</v>
       </c>
       <c r="N264" t="s" s="0">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="O264" t="s" s="0">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P264" t="s" s="0">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="Q264" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R264" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S264" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B265" t="s" s="0">
-        <v>877</v>
+        <v>830</v>
       </c>
       <c r="C265" t="s" s="0">
-        <v>878</v>
+        <v>831</v>
       </c>
       <c r="D265" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E265" t="s" s="0">
-        <v>869</v>
+        <v>811</v>
       </c>
       <c r="F265" t="s" s="0">
-        <v>870</v>
+        <v>812</v>
       </c>
       <c r="G265" t="s" s="0">
-        <v>629</v>
+        <v>26</v>
       </c>
       <c r="H265" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I265" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J265" t="s" s="0">
-        <v>879</v>
+        <v>95</v>
       </c>
       <c r="K265" t="s" s="0">
-        <v>880</v>
+        <v>0</v>
       </c>
       <c r="L265" t="s" s="0">
-        <v>575</v>
+        <v>695</v>
       </c>
       <c r="M265" t="s" s="0">
-        <v>216</v>
+        <v>40</v>
       </c>
       <c r="N265" t="s" s="0">
-        <v>31</v>
+        <v>127</v>
       </c>
       <c r="O265" t="s" s="0">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="P265" t="s" s="0">
-        <v>235</v>
+        <v>127</v>
       </c>
       <c r="Q265" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R265" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S265" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B266" t="s" s="0">
-        <v>881</v>
+        <v>832</v>
       </c>
       <c r="C266" t="s" s="0">
-        <v>882</v>
+        <v>833</v>
       </c>
       <c r="D266" t="s" s="0">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E266" t="s" s="0">
-        <v>869</v>
+        <v>811</v>
       </c>
       <c r="F266" t="s" s="0">
-        <v>870</v>
+        <v>812</v>
       </c>
       <c r="G266" t="s" s="0">
-        <v>629</v>
+        <v>26</v>
       </c>
       <c r="H266" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I266" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J266" t="s" s="0">
-        <v>67</v>
+        <v>672</v>
       </c>
       <c r="K266" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L266" t="s" s="0">
-        <v>875</v>
+        <v>829</v>
       </c>
       <c r="M266" t="s" s="0">
-        <v>216</v>
+        <v>40</v>
       </c>
       <c r="N266" t="s" s="0">
-        <v>76</v>
+        <v>127</v>
       </c>
       <c r="O266" t="s" s="0">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P266" t="s" s="0">
-        <v>69</v>
+        <v>127</v>
       </c>
       <c r="Q266" t="s" s="0">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="R266" t="s" s="0">
-        <v>35</v>
+        <v>834</v>
       </c>
       <c r="S266" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B267" t="s" s="0">
-        <v>883</v>
+        <v>835</v>
       </c>
       <c r="C267" t="s" s="0">
-        <v>219</v>
+        <v>836</v>
       </c>
       <c r="D267" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E267" t="s" s="0">
-        <v>869</v>
+        <v>811</v>
       </c>
       <c r="F267" t="s" s="0">
-        <v>870</v>
+        <v>812</v>
       </c>
       <c r="G267" t="s" s="0">
-        <v>202</v>
+        <v>26</v>
       </c>
       <c r="H267" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I267" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J267" t="s" s="0">
-        <v>29</v>
+        <v>837</v>
       </c>
       <c r="K267" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L267" t="s" s="0">
-        <v>220</v>
+        <v>821</v>
       </c>
       <c r="M267" t="s" s="0">
-        <v>221</v>
+        <v>0</v>
       </c>
       <c r="N267" t="s" s="0">
-        <v>126</v>
+        <v>80</v>
       </c>
       <c r="O267" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P267" t="s" s="0">
-        <v>162</v>
+        <v>80</v>
       </c>
       <c r="Q267" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R267" t="s" s="0">
-        <v>35</v>
+        <v>834</v>
       </c>
       <c r="S267" t="s" s="0">
-        <v>222</v>
+        <v>0</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B268" t="s" s="0">
-        <v>884</v>
+        <v>838</v>
       </c>
       <c r="C268" t="s" s="0">
-        <v>348</v>
+        <v>839</v>
       </c>
       <c r="D268" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E268" t="s" s="0">
-        <v>869</v>
+        <v>811</v>
       </c>
       <c r="F268" t="s" s="0">
-        <v>870</v>
+        <v>812</v>
       </c>
       <c r="G268" t="s" s="0">
-        <v>202</v>
+        <v>26</v>
       </c>
       <c r="H268" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I268" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J268" t="s" s="0">
-        <v>123</v>
+        <v>840</v>
       </c>
       <c r="K268" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L268" t="s" s="0">
-        <v>349</v>
+        <v>841</v>
       </c>
       <c r="M268" t="s" s="0">
-        <v>345</v>
+        <v>40</v>
       </c>
       <c r="N268" t="s" s="0">
-        <v>76</v>
+        <v>167</v>
       </c>
       <c r="O268" t="s" s="0">
-        <v>180</v>
+        <v>32</v>
       </c>
       <c r="P268" t="s" s="0">
-        <v>40</v>
+        <v>167</v>
       </c>
       <c r="Q268" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R268" t="s" s="0">
-        <v>35</v>
+        <v>834</v>
       </c>
       <c r="S268" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B269" t="s" s="0">
-        <v>885</v>
+        <v>842</v>
       </c>
       <c r="C269" t="s" s="0">
-        <v>886</v>
+        <v>843</v>
       </c>
       <c r="D269" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E269" t="s" s="0">
-        <v>869</v>
+        <v>811</v>
       </c>
       <c r="F269" t="s" s="0">
-        <v>870</v>
+        <v>812</v>
       </c>
       <c r="G269" t="s" s="0">
-        <v>471</v>
+        <v>26</v>
       </c>
       <c r="H269" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I269" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J269" t="s" s="0">
-        <v>203</v>
+        <v>844</v>
       </c>
       <c r="K269" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L269" t="s" s="0">
-        <v>871</v>
+        <v>819</v>
       </c>
       <c r="M269" t="s" s="0">
-        <v>216</v>
+        <v>40</v>
       </c>
       <c r="N269" t="s" s="0">
-        <v>126</v>
+        <v>80</v>
       </c>
       <c r="O269" t="s" s="0">
-        <v>162</v>
+        <v>32</v>
       </c>
       <c r="P269" t="s" s="0">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="Q269" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R269" t="s" s="0">
-        <v>35</v>
+        <v>834</v>
       </c>
       <c r="S269" t="s" s="0">
-        <v>887</v>
+        <v>0</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B270" t="s" s="0">
-        <v>888</v>
+        <v>845</v>
       </c>
       <c r="C270" t="s" s="0">
-        <v>889</v>
+        <v>846</v>
       </c>
       <c r="D270" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E270" t="s" s="0">
-        <v>869</v>
+        <v>811</v>
       </c>
       <c r="F270" t="s" s="0">
-        <v>870</v>
+        <v>812</v>
       </c>
       <c r="G270" t="s" s="0">
-        <v>399</v>
+        <v>26</v>
       </c>
       <c r="H270" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I270" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J270" t="s" s="0">
-        <v>133</v>
+        <v>672</v>
       </c>
       <c r="K270" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L270" t="s" s="0">
-        <v>875</v>
+        <v>817</v>
       </c>
       <c r="M270" t="s" s="0">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="N270" t="s" s="0">
-        <v>126</v>
+        <v>0</v>
       </c>
       <c r="O270" t="s" s="0">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="P270" t="s" s="0">
-        <v>408</v>
+        <v>32</v>
       </c>
       <c r="Q270" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R270" t="s" s="0">
-        <v>35</v>
+        <v>834</v>
       </c>
       <c r="S270" t="s" s="0">
-        <v>890</v>
+        <v>0</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B271" t="s" s="0">
-        <v>891</v>
+        <v>847</v>
       </c>
       <c r="C271" t="s" s="0">
-        <v>892</v>
+        <v>848</v>
       </c>
       <c r="D271" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E271" t="s" s="0">
-        <v>869</v>
+        <v>811</v>
       </c>
       <c r="F271" t="s" s="0">
-        <v>870</v>
+        <v>812</v>
       </c>
       <c r="G271" t="s" s="0">
-        <v>354</v>
+        <v>849</v>
       </c>
       <c r="H271" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I271" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J271" t="s" s="0">
-        <v>43</v>
+        <v>253</v>
       </c>
       <c r="K271" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L271" t="s" s="0">
-        <v>349</v>
+        <v>850</v>
       </c>
       <c r="M271" t="s" s="0">
-        <v>216</v>
+        <v>0</v>
       </c>
       <c r="N271" t="s" s="0">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="O271" t="s" s="0">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P271" t="s" s="0">
-        <v>162</v>
+        <v>97</v>
       </c>
       <c r="Q271" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R271" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S271" t="s" s="0">
-        <v>0</v>
+        <v>851</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B272" t="s" s="0">
-        <v>893</v>
+        <v>852</v>
       </c>
       <c r="C272" t="s" s="0">
-        <v>195</v>
+        <v>853</v>
       </c>
       <c r="D272" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E272" t="s" s="0">
-        <v>869</v>
+        <v>811</v>
       </c>
       <c r="F272" t="s" s="0">
-        <v>870</v>
+        <v>812</v>
       </c>
       <c r="G272" t="s" s="0">
-        <v>471</v>
+        <v>26</v>
       </c>
       <c r="H272" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I272" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J272" t="s" s="0">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="K272" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L272" t="s" s="0">
-        <v>220</v>
+        <v>829</v>
       </c>
       <c r="M272" t="s" s="0">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="N272" t="s" s="0">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="O272" t="s" s="0">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="P272" t="s" s="0">
-        <v>56</v>
+        <v>127</v>
       </c>
       <c r="Q272" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R272" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S272" t="s" s="0">
-        <v>894</v>
+        <v>0</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B273" t="s" s="0">
-        <v>895</v>
+        <v>854</v>
       </c>
       <c r="C273" t="s" s="0">
-        <v>896</v>
+        <v>855</v>
       </c>
       <c r="D273" t="s" s="0">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E273" t="s" s="0">
-        <v>897</v>
+        <v>811</v>
       </c>
       <c r="F273" t="s" s="0">
-        <v>898</v>
+        <v>812</v>
       </c>
       <c r="G273" t="s" s="0">
-        <v>899</v>
+        <v>26</v>
       </c>
       <c r="H273" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I273" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J273" t="s" s="0">
-        <v>265</v>
+        <v>856</v>
       </c>
       <c r="K273" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L273" t="s" s="0">
-        <v>900</v>
+        <v>829</v>
       </c>
       <c r="M273" t="s" s="0">
-        <v>148</v>
+        <v>0</v>
       </c>
       <c r="N273" t="s" s="0">
-        <v>901</v>
+        <v>127</v>
       </c>
       <c r="O273" t="s" s="0">
-        <v>901</v>
+        <v>32</v>
       </c>
       <c r="P273" t="s" s="0">
-        <v>34</v>
+        <v>127</v>
       </c>
       <c r="Q273" t="s" s="0">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="R273" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S273" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B274" t="s" s="0">
-        <v>902</v>
+        <v>857</v>
       </c>
       <c r="C274" t="s" s="0">
-        <v>903</v>
+        <v>694</v>
       </c>
       <c r="D274" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E274" t="s" s="0">
-        <v>897</v>
+        <v>811</v>
       </c>
       <c r="F274" t="s" s="0">
-        <v>898</v>
+        <v>812</v>
       </c>
       <c r="G274" t="s" s="0">
-        <v>904</v>
+        <v>543</v>
       </c>
       <c r="H274" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I274" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J274" t="s" s="0">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="K274" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L274" t="s" s="0">
-        <v>900</v>
+        <v>695</v>
       </c>
       <c r="M274" t="s" s="0">
-        <v>0</v>
+        <v>340</v>
       </c>
       <c r="N274" t="s" s="0">
-        <v>235</v>
+        <v>127</v>
       </c>
       <c r="O274" t="s" s="0">
-        <v>235</v>
+        <v>32</v>
       </c>
       <c r="P274" t="s" s="0">
-        <v>34</v>
+        <v>127</v>
       </c>
       <c r="Q274" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R274" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S274" t="s" s="0">
-        <v>0</v>
+        <v>858</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B275" t="s" s="0">
-        <v>905</v>
+        <v>859</v>
       </c>
       <c r="C275" t="s" s="0">
-        <v>903</v>
+        <v>860</v>
       </c>
       <c r="D275" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E275" t="s" s="0">
-        <v>897</v>
+        <v>811</v>
       </c>
       <c r="F275" t="s" s="0">
-        <v>898</v>
+        <v>812</v>
       </c>
       <c r="G275" t="s" s="0">
-        <v>904</v>
+        <v>26</v>
       </c>
       <c r="H275" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I275" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J275" t="s" s="0">
-        <v>141</v>
+        <v>215</v>
       </c>
       <c r="K275" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L275" t="s" s="0">
-        <v>900</v>
+        <v>841</v>
       </c>
       <c r="M275" t="s" s="0">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="N275" t="s" s="0">
-        <v>235</v>
+        <v>101</v>
       </c>
       <c r="O275" t="s" s="0">
-        <v>235</v>
+        <v>32</v>
       </c>
       <c r="P275" t="s" s="0">
-        <v>34</v>
+        <v>101</v>
       </c>
       <c r="Q275" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R275" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S275" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B276" t="s" s="0">
-        <v>906</v>
+        <v>861</v>
       </c>
       <c r="C276" t="s" s="0">
-        <v>903</v>
+        <v>862</v>
       </c>
       <c r="D276" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E276" t="s" s="0">
-        <v>897</v>
+        <v>863</v>
       </c>
       <c r="F276" t="s" s="0">
-        <v>898</v>
+        <v>864</v>
       </c>
       <c r="G276" t="s" s="0">
-        <v>904</v>
+        <v>180</v>
       </c>
       <c r="H276" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I276" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J276" t="s" s="0">
-        <v>160</v>
+        <v>253</v>
       </c>
       <c r="K276" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L276" t="s" s="0">
-        <v>900</v>
+        <v>865</v>
       </c>
       <c r="M276" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N276" t="s" s="0">
-        <v>235</v>
+        <v>612</v>
       </c>
       <c r="O276" t="s" s="0">
-        <v>235</v>
+        <v>32</v>
       </c>
       <c r="P276" t="s" s="0">
-        <v>34</v>
+        <v>612</v>
       </c>
       <c r="Q276" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R276" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S276" t="s" s="0">
-        <v>0</v>
+        <v>866</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B277" t="s" s="0">
-        <v>907</v>
+        <v>867</v>
       </c>
       <c r="C277" t="s" s="0">
-        <v>908</v>
+        <v>868</v>
       </c>
       <c r="D277" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E277" t="s" s="0">
-        <v>897</v>
+        <v>863</v>
       </c>
       <c r="F277" t="s" s="0">
-        <v>898</v>
+        <v>864</v>
       </c>
       <c r="G277" t="s" s="0">
-        <v>899</v>
+        <v>405</v>
       </c>
       <c r="H277" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I277" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J277" t="s" s="0">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="K277" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L277" t="s" s="0">
-        <v>909</v>
+        <v>865</v>
       </c>
       <c r="M277" t="s" s="0">
-        <v>148</v>
+        <v>126</v>
       </c>
       <c r="N277" t="s" s="0">
-        <v>248</v>
+        <v>612</v>
       </c>
       <c r="O277" t="s" s="0">
-        <v>910</v>
+        <v>32</v>
       </c>
       <c r="P277" t="s" s="0">
-        <v>40</v>
+        <v>612</v>
       </c>
       <c r="Q277" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R277" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S277" t="s" s="0">
-        <v>0</v>
+        <v>869</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B278" t="s" s="0">
-        <v>911</v>
+        <v>870</v>
       </c>
       <c r="C278" t="s" s="0">
-        <v>912</v>
+        <v>187</v>
       </c>
       <c r="D278" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E278" t="s" s="0">
-        <v>897</v>
+        <v>863</v>
       </c>
       <c r="F278" t="s" s="0">
-        <v>898</v>
+        <v>864</v>
       </c>
       <c r="G278" t="s" s="0">
-        <v>913</v>
+        <v>26</v>
       </c>
       <c r="H278" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I278" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J278" t="s" s="0">
-        <v>155</v>
+        <v>44</v>
       </c>
       <c r="K278" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L278" t="s" s="0">
-        <v>909</v>
+        <v>181</v>
       </c>
       <c r="M278" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N278" t="s" s="0">
-        <v>61</v>
+        <v>101</v>
       </c>
       <c r="O278" t="s" s="0">
-        <v>365</v>
+        <v>32</v>
       </c>
       <c r="P278" t="s" s="0">
+        <v>101</v>
+      </c>
+      <c r="Q278" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R278" t="s" s="0">
         <v>33</v>
       </c>
-      <c r="Q278" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="S278" t="s" s="0">
-        <v>0</v>
+        <v>871</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B279" t="s" s="0">
-        <v>914</v>
+        <v>872</v>
       </c>
       <c r="C279" t="s" s="0">
-        <v>912</v>
+        <v>873</v>
       </c>
       <c r="D279" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E279" t="s" s="0">
-        <v>897</v>
+        <v>863</v>
       </c>
       <c r="F279" t="s" s="0">
-        <v>898</v>
+        <v>864</v>
       </c>
       <c r="G279" t="s" s="0">
-        <v>913</v>
+        <v>26</v>
       </c>
       <c r="H279" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I279" t="s" s="0">
-        <v>28</v>
+        <v>296</v>
       </c>
       <c r="J279" t="s" s="0">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="K279" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L279" t="s" s="0">
-        <v>909</v>
+        <v>865</v>
       </c>
       <c r="M279" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N279" t="s" s="0">
-        <v>61</v>
+        <v>127</v>
       </c>
       <c r="O279" t="s" s="0">
-        <v>365</v>
+        <v>32</v>
       </c>
       <c r="P279" t="s" s="0">
-        <v>33</v>
+        <v>127</v>
       </c>
       <c r="Q279" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R279" t="s" s="0">
-        <v>142</v>
+        <v>297</v>
       </c>
       <c r="S279" t="s" s="0">
-        <v>0</v>
+        <v>874</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B280" t="s" s="0">
-        <v>915</v>
+        <v>875</v>
       </c>
       <c r="C280" t="s" s="0">
-        <v>916</v>
+        <v>876</v>
       </c>
       <c r="D280" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E280" t="s" s="0">
-        <v>897</v>
+        <v>863</v>
       </c>
       <c r="F280" t="s" s="0">
-        <v>898</v>
+        <v>864</v>
       </c>
       <c r="G280" t="s" s="0">
-        <v>899</v>
+        <v>26</v>
       </c>
       <c r="H280" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I280" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J280" t="s" s="0">
-        <v>108</v>
+        <v>325</v>
       </c>
       <c r="K280" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L280" t="s" s="0">
-        <v>917</v>
+        <v>877</v>
       </c>
       <c r="M280" t="s" s="0">
-        <v>148</v>
+        <v>126</v>
       </c>
       <c r="N280" t="s" s="0">
-        <v>340</v>
+        <v>127</v>
       </c>
       <c r="O280" t="s" s="0">
-        <v>693</v>
+        <v>32</v>
       </c>
       <c r="P280" t="s" s="0">
-        <v>112</v>
+        <v>127</v>
       </c>
       <c r="Q280" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R280" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S280" t="s" s="0">
-        <v>0</v>
+        <v>878</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B281" t="s" s="0">
-        <v>918</v>
+        <v>879</v>
       </c>
       <c r="C281" t="s" s="0">
-        <v>919</v>
+        <v>880</v>
       </c>
       <c r="D281" t="s" s="0">
-        <v>23</v>
+        <v>558</v>
       </c>
       <c r="E281" t="s" s="0">
-        <v>897</v>
+        <v>881</v>
       </c>
       <c r="F281" t="s" s="0">
-        <v>898</v>
+        <v>880</v>
       </c>
       <c r="G281" t="s" s="0">
-        <v>913</v>
+        <v>26</v>
       </c>
       <c r="H281" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I281" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J281" t="s" s="0">
-        <v>160</v>
+        <v>672</v>
       </c>
       <c r="K281" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L281" t="s" s="0">
-        <v>917</v>
+        <v>30</v>
       </c>
       <c r="M281" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N281" t="s" s="0">
-        <v>126</v>
+        <v>479</v>
       </c>
       <c r="O281" t="s" s="0">
-        <v>93</v>
+        <v>479</v>
       </c>
       <c r="P281" t="s" s="0">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="Q281" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R281" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S281" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B282" t="s" s="0">
-        <v>920</v>
+        <v>882</v>
       </c>
       <c r="C282" t="s" s="0">
-        <v>919</v>
+        <v>883</v>
       </c>
       <c r="D282" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E282" t="s" s="0">
-        <v>897</v>
+        <v>884</v>
       </c>
       <c r="F282" t="s" s="0">
-        <v>898</v>
+        <v>885</v>
       </c>
       <c r="G282" t="s" s="0">
-        <v>913</v>
+        <v>26</v>
       </c>
       <c r="H282" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I282" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J282" t="s" s="0">
-        <v>144</v>
+        <v>38</v>
       </c>
       <c r="K282" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L282" t="s" s="0">
-        <v>917</v>
+        <v>533</v>
       </c>
       <c r="M282" t="s" s="0">
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="N282" t="s" s="0">
-        <v>126</v>
+        <v>612</v>
       </c>
       <c r="O282" t="s" s="0">
-        <v>151</v>
+        <v>32</v>
       </c>
       <c r="P282" t="s" s="0">
-        <v>69</v>
+        <v>612</v>
       </c>
       <c r="Q282" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R282" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S282" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B283" t="s" s="0">
-        <v>921</v>
+        <v>886</v>
       </c>
       <c r="C283" t="s" s="0">
-        <v>922</v>
+        <v>887</v>
       </c>
       <c r="D283" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E283" t="s" s="0">
-        <v>897</v>
+        <v>884</v>
       </c>
       <c r="F283" t="s" s="0">
-        <v>898</v>
+        <v>885</v>
       </c>
       <c r="G283" t="s" s="0">
-        <v>455</v>
+        <v>579</v>
       </c>
       <c r="H283" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I283" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J283" t="s" s="0">
-        <v>265</v>
+        <v>156</v>
       </c>
       <c r="K283" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L283" t="s" s="0">
-        <v>923</v>
+        <v>232</v>
       </c>
       <c r="M283" t="s" s="0">
-        <v>148</v>
+        <v>221</v>
       </c>
       <c r="N283" t="s" s="0">
-        <v>111</v>
+        <v>612</v>
       </c>
       <c r="O283" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P283" t="s" s="0">
-        <v>78</v>
+        <v>612</v>
       </c>
       <c r="Q283" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R283" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S283" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B284" t="s" s="0">
-        <v>924</v>
+        <v>888</v>
       </c>
       <c r="C284" t="s" s="0">
-        <v>925</v>
+        <v>889</v>
       </c>
       <c r="D284" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E284" t="s" s="0">
-        <v>897</v>
+        <v>884</v>
       </c>
       <c r="F284" t="s" s="0">
-        <v>898</v>
+        <v>885</v>
       </c>
       <c r="G284" t="s" s="0">
-        <v>926</v>
+        <v>26</v>
       </c>
       <c r="H284" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I284" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J284" t="s" s="0">
-        <v>141</v>
+        <v>95</v>
       </c>
       <c r="K284" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L284" t="s" s="0">
-        <v>923</v>
+        <v>890</v>
       </c>
       <c r="M284" t="s" s="0">
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="N284" t="s" s="0">
-        <v>111</v>
+        <v>80</v>
       </c>
       <c r="O284" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P284" t="s" s="0">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="Q284" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R284" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S284" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B285" t="s" s="0">
-        <v>927</v>
+        <v>891</v>
       </c>
       <c r="C285" t="s" s="0">
-        <v>928</v>
+        <v>231</v>
       </c>
       <c r="D285" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E285" t="s" s="0">
-        <v>897</v>
+        <v>884</v>
       </c>
       <c r="F285" t="s" s="0">
-        <v>898</v>
+        <v>885</v>
       </c>
       <c r="G285" t="s" s="0">
-        <v>899</v>
+        <v>26</v>
       </c>
       <c r="H285" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I285" t="s" s="0">
-        <v>301</v>
+        <v>28</v>
       </c>
       <c r="J285" t="s" s="0">
-        <v>67</v>
+        <v>29</v>
       </c>
       <c r="K285" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L285" t="s" s="0">
-        <v>923</v>
+        <v>232</v>
       </c>
       <c r="M285" t="s" s="0">
-        <v>0</v>
+        <v>115</v>
       </c>
       <c r="N285" t="s" s="0">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="O285" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P285" t="s" s="0">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="Q285" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R285" t="s" s="0">
-        <v>293</v>
+        <v>33</v>
       </c>
       <c r="S285" t="s" s="0">
-        <v>929</v>
+        <v>892</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B286" t="s" s="0">
-        <v>930</v>
+        <v>893</v>
       </c>
       <c r="C286" t="s" s="0">
-        <v>931</v>
+        <v>894</v>
       </c>
       <c r="D286" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E286" t="s" s="0">
-        <v>897</v>
+        <v>884</v>
       </c>
       <c r="F286" t="s" s="0">
-        <v>898</v>
+        <v>885</v>
       </c>
       <c r="G286" t="s" s="0">
-        <v>455</v>
+        <v>26</v>
       </c>
       <c r="H286" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I286" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J286" t="s" s="0">
-        <v>123</v>
+        <v>44</v>
       </c>
       <c r="K286" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L286" t="s" s="0">
-        <v>923</v>
+        <v>533</v>
       </c>
       <c r="M286" t="s" s="0">
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="N286" t="s" s="0">
-        <v>126</v>
+        <v>80</v>
       </c>
       <c r="O286" t="s" s="0">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="P286" t="s" s="0">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="Q286" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R286" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S286" t="s" s="0">
-        <v>0</v>
+        <v>895</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B287" t="s" s="0">
-        <v>932</v>
+        <v>896</v>
       </c>
       <c r="C287" t="s" s="0">
-        <v>933</v>
+        <v>897</v>
       </c>
       <c r="D287" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E287" t="s" s="0">
-        <v>897</v>
+        <v>884</v>
       </c>
       <c r="F287" t="s" s="0">
+        <v>885</v>
+      </c>
+      <c r="G287" t="s" s="0">
+        <v>474</v>
+      </c>
+      <c r="H287" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I287" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J287" t="s" s="0">
+        <v>120</v>
+      </c>
+      <c r="K287" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L287" t="s" s="0">
         <v>898</v>
       </c>
-      <c r="G287" t="s" s="0">
-[...16 lines deleted...]
-      </c>
       <c r="M287" t="s" s="0">
-        <v>364</v>
+        <v>221</v>
       </c>
       <c r="N287" t="s" s="0">
-        <v>126</v>
+        <v>101</v>
       </c>
       <c r="O287" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P287" t="s" s="0">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="Q287" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R287" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S287" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B288" t="s" s="0">
-        <v>934</v>
+        <v>899</v>
       </c>
       <c r="C288" t="s" s="0">
-        <v>935</v>
+        <v>900</v>
       </c>
       <c r="D288" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E288" t="s" s="0">
-        <v>897</v>
+        <v>884</v>
       </c>
       <c r="F288" t="s" s="0">
-        <v>898</v>
+        <v>885</v>
       </c>
       <c r="G288" t="s" s="0">
-        <v>455</v>
+        <v>119</v>
       </c>
       <c r="H288" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I288" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J288" t="s" s="0">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="K288" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L288" t="s" s="0">
-        <v>909</v>
+        <v>901</v>
       </c>
       <c r="M288" t="s" s="0">
-        <v>0</v>
+        <v>902</v>
       </c>
       <c r="N288" t="s" s="0">
-        <v>46</v>
+        <v>903</v>
       </c>
       <c r="O288" t="s" s="0">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P288" t="s" s="0">
-        <v>40</v>
+        <v>903</v>
       </c>
       <c r="Q288" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R288" t="s" s="0">
-        <v>293</v>
+        <v>33</v>
       </c>
       <c r="S288" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B289" t="s" s="0">
-        <v>936</v>
+        <v>904</v>
       </c>
       <c r="C289" t="s" s="0">
-        <v>937</v>
+        <v>905</v>
       </c>
       <c r="D289" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E289" t="s" s="0">
-        <v>897</v>
+        <v>884</v>
       </c>
       <c r="F289" t="s" s="0">
-        <v>898</v>
+        <v>885</v>
       </c>
       <c r="G289" t="s" s="0">
-        <v>455</v>
+        <v>399</v>
       </c>
       <c r="H289" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I289" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J289" t="s" s="0">
-        <v>144</v>
+        <v>253</v>
       </c>
       <c r="K289" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L289" t="s" s="0">
-        <v>909</v>
+        <v>901</v>
       </c>
       <c r="M289" t="s" s="0">
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="N289" t="s" s="0">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="O289" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P289" t="s" s="0">
+        <v>101</v>
+      </c>
+      <c r="Q289" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R289" t="s" s="0">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>293</v>
       </c>
       <c r="S289" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B290" t="s" s="0">
-        <v>938</v>
+        <v>906</v>
       </c>
       <c r="C290" t="s" s="0">
-        <v>195</v>
+        <v>532</v>
       </c>
       <c r="D290" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E290" t="s" s="0">
-        <v>897</v>
+        <v>884</v>
       </c>
       <c r="F290" t="s" s="0">
-        <v>898</v>
+        <v>885</v>
       </c>
       <c r="G290" t="s" s="0">
-        <v>241</v>
+        <v>26</v>
       </c>
       <c r="H290" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I290" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J290" t="s" s="0">
-        <v>242</v>
+        <v>286</v>
       </c>
       <c r="K290" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L290" t="s" s="0">
-        <v>900</v>
+        <v>533</v>
       </c>
       <c r="M290" t="s" s="0">
-        <v>205</v>
+        <v>0</v>
       </c>
       <c r="N290" t="s" s="0">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="O290" t="s" s="0">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P290" t="s" s="0">
-        <v>40</v>
+        <v>101</v>
       </c>
       <c r="Q290" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R290" t="s" s="0">
-        <v>293</v>
+        <v>33</v>
       </c>
       <c r="S290" t="s" s="0">
-        <v>0</v>
+        <v>534</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B291" t="s" s="0">
-        <v>939</v>
+        <v>907</v>
       </c>
       <c r="C291" t="s" s="0">
-        <v>882</v>
+        <v>908</v>
       </c>
       <c r="D291" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E291" t="s" s="0">
-        <v>940</v>
+        <v>884</v>
       </c>
       <c r="F291" t="s" s="0">
-        <v>941</v>
+        <v>885</v>
       </c>
       <c r="G291" t="s" s="0">
-        <v>629</v>
+        <v>26</v>
       </c>
       <c r="H291" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I291" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J291" t="s" s="0">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="K291" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L291" t="s" s="0">
-        <v>875</v>
+        <v>890</v>
       </c>
       <c r="M291" t="s" s="0">
-        <v>216</v>
+        <v>0</v>
       </c>
       <c r="N291" t="s" s="0">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="O291" t="s" s="0">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P291" t="s" s="0">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="Q291" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R291" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S291" t="s" s="0">
-        <v>0</v>
+        <v>909</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B292" t="s" s="0">
-        <v>942</v>
+        <v>910</v>
       </c>
       <c r="C292" t="s" s="0">
-        <v>219</v>
+        <v>911</v>
       </c>
       <c r="D292" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E292" t="s" s="0">
-        <v>940</v>
+        <v>912</v>
       </c>
       <c r="F292" t="s" s="0">
-        <v>941</v>
+        <v>913</v>
       </c>
       <c r="G292" t="s" s="0">
-        <v>202</v>
+        <v>914</v>
       </c>
       <c r="H292" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I292" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J292" t="s" s="0">
-        <v>29</v>
+        <v>156</v>
       </c>
       <c r="K292" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L292" t="s" s="0">
-        <v>220</v>
+        <v>572</v>
       </c>
       <c r="M292" t="s" s="0">
-        <v>221</v>
+        <v>182</v>
       </c>
       <c r="N292" t="s" s="0">
-        <v>126</v>
+        <v>903</v>
       </c>
       <c r="O292" t="s" s="0">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="P292" t="s" s="0">
-        <v>162</v>
+        <v>903</v>
       </c>
       <c r="Q292" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R292" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S292" t="s" s="0">
-        <v>222</v>
+        <v>0</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B293" t="s" s="0">
-        <v>943</v>
+        <v>915</v>
       </c>
       <c r="C293" t="s" s="0">
-        <v>232</v>
+        <v>916</v>
       </c>
       <c r="D293" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E293" t="s" s="0">
-        <v>940</v>
+        <v>912</v>
       </c>
       <c r="F293" t="s" s="0">
-        <v>941</v>
+        <v>913</v>
       </c>
       <c r="G293" t="s" s="0">
-        <v>225</v>
+        <v>26</v>
       </c>
       <c r="H293" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I293" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J293" t="s" s="0">
-        <v>233</v>
+        <v>143</v>
       </c>
       <c r="K293" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L293" t="s" s="0">
-        <v>234</v>
+        <v>572</v>
       </c>
       <c r="M293" t="s" s="0">
-        <v>216</v>
+        <v>0</v>
       </c>
       <c r="N293" t="s" s="0">
-        <v>235</v>
+        <v>101</v>
       </c>
       <c r="O293" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P293" t="s" s="0">
-        <v>45</v>
+        <v>101</v>
       </c>
       <c r="Q293" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R293" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S293" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B294" t="s" s="0">
-        <v>944</v>
+        <v>917</v>
       </c>
       <c r="C294" t="s" s="0">
-        <v>945</v>
+        <v>916</v>
       </c>
       <c r="D294" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E294" t="s" s="0">
-        <v>940</v>
+        <v>912</v>
       </c>
       <c r="F294" t="s" s="0">
-        <v>941</v>
+        <v>913</v>
       </c>
       <c r="G294" t="s" s="0">
-        <v>692</v>
+        <v>26</v>
       </c>
       <c r="H294" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I294" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J294" t="s" s="0">
-        <v>67</v>
+        <v>147</v>
       </c>
       <c r="K294" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L294" t="s" s="0">
-        <v>946</v>
+        <v>572</v>
       </c>
       <c r="M294" t="s" s="0">
-        <v>238</v>
+        <v>0</v>
       </c>
       <c r="N294" t="s" s="0">
-        <v>235</v>
+        <v>101</v>
       </c>
       <c r="O294" t="s" s="0">
-        <v>162</v>
+        <v>32</v>
       </c>
       <c r="P294" t="s" s="0">
-        <v>33</v>
+        <v>101</v>
       </c>
       <c r="Q294" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R294" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S294" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B295" t="s" s="0">
-        <v>947</v>
+        <v>918</v>
       </c>
       <c r="C295" t="s" s="0">
-        <v>122</v>
+        <v>919</v>
       </c>
       <c r="D295" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E295" t="s" s="0">
-        <v>940</v>
+        <v>912</v>
       </c>
       <c r="F295" t="s" s="0">
-        <v>941</v>
+        <v>913</v>
       </c>
       <c r="G295" t="s" s="0">
-        <v>26</v>
+        <v>914</v>
       </c>
       <c r="H295" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I295" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J295" t="s" s="0">
-        <v>123</v>
+        <v>253</v>
       </c>
       <c r="K295" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L295" t="s" s="0">
-        <v>124</v>
+        <v>920</v>
       </c>
       <c r="M295" t="s" s="0">
-        <v>125</v>
+        <v>182</v>
       </c>
       <c r="N295" t="s" s="0">
-        <v>126</v>
+        <v>267</v>
       </c>
       <c r="O295" t="s" s="0">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="P295" t="s" s="0">
-        <v>62</v>
+        <v>267</v>
       </c>
       <c r="Q295" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R295" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S295" t="s" s="0">
-        <v>127</v>
+        <v>0</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B296" t="s" s="0">
-        <v>948</v>
+        <v>921</v>
       </c>
       <c r="C296" t="s" s="0">
-        <v>402</v>
+        <v>922</v>
       </c>
       <c r="D296" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E296" t="s" s="0">
-        <v>940</v>
+        <v>912</v>
       </c>
       <c r="F296" t="s" s="0">
-        <v>941</v>
+        <v>913</v>
       </c>
       <c r="G296" t="s" s="0">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H296" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I296" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J296" t="s" s="0">
-        <v>74</v>
+        <v>143</v>
       </c>
       <c r="K296" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L296" t="s" s="0">
-        <v>387</v>
+        <v>920</v>
       </c>
       <c r="M296" t="s" s="0">
-        <v>238</v>
+        <v>0</v>
       </c>
       <c r="N296" t="s" s="0">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="O296" t="s" s="0">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P296" t="s" s="0">
-        <v>112</v>
+        <v>53</v>
       </c>
       <c r="Q296" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R296" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S296" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B297" t="s" s="0">
-        <v>949</v>
+        <v>923</v>
       </c>
       <c r="C297" t="s" s="0">
-        <v>422</v>
+        <v>922</v>
       </c>
       <c r="D297" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E297" t="s" s="0">
-        <v>940</v>
+        <v>912</v>
       </c>
       <c r="F297" t="s" s="0">
-        <v>941</v>
+        <v>913</v>
       </c>
       <c r="G297" t="s" s="0">
-        <v>415</v>
+        <v>26</v>
       </c>
       <c r="H297" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I297" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J297" t="s" s="0">
-        <v>29</v>
+        <v>147</v>
       </c>
       <c r="K297" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L297" t="s" s="0">
-        <v>423</v>
+        <v>920</v>
       </c>
       <c r="M297" t="s" s="0">
-        <v>424</v>
+        <v>0</v>
       </c>
       <c r="N297" t="s" s="0">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="O297" t="s" s="0">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P297" t="s" s="0">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="Q297" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R297" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S297" t="s" s="0">
-        <v>425</v>
+        <v>0</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B298" t="s" s="0">
-        <v>950</v>
+        <v>924</v>
       </c>
       <c r="C298" t="s" s="0">
-        <v>889</v>
+        <v>925</v>
       </c>
       <c r="D298" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E298" t="s" s="0">
-        <v>940</v>
+        <v>912</v>
       </c>
       <c r="F298" t="s" s="0">
-        <v>941</v>
+        <v>913</v>
       </c>
       <c r="G298" t="s" s="0">
-        <v>399</v>
+        <v>914</v>
       </c>
       <c r="H298" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I298" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J298" t="s" s="0">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="K298" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L298" t="s" s="0">
-        <v>875</v>
+        <v>926</v>
       </c>
       <c r="M298" t="s" s="0">
-        <v>0</v>
+        <v>182</v>
       </c>
       <c r="N298" t="s" s="0">
-        <v>126</v>
+        <v>903</v>
       </c>
       <c r="O298" t="s" s="0">
-        <v>126</v>
+        <v>32</v>
       </c>
       <c r="P298" t="s" s="0">
-        <v>408</v>
+        <v>903</v>
       </c>
       <c r="Q298" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R298" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S298" t="s" s="0">
-        <v>890</v>
+        <v>0</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B299" t="s" s="0">
-        <v>951</v>
+        <v>927</v>
       </c>
       <c r="C299" t="s" s="0">
-        <v>952</v>
+        <v>928</v>
       </c>
       <c r="D299" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E299" t="s" s="0">
-        <v>940</v>
+        <v>912</v>
       </c>
       <c r="F299" t="s" s="0">
-        <v>941</v>
+        <v>913</v>
       </c>
       <c r="G299" t="s" s="0">
-        <v>438</v>
+        <v>26</v>
       </c>
       <c r="H299" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I299" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J299" t="s" s="0">
-        <v>29</v>
+        <v>150</v>
       </c>
       <c r="K299" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L299" t="s" s="0">
-        <v>583</v>
+        <v>926</v>
       </c>
       <c r="M299" t="s" s="0">
-        <v>424</v>
+        <v>0</v>
       </c>
       <c r="N299" t="s" s="0">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="O299" t="s" s="0">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P299" t="s" s="0">
-        <v>77</v>
+        <v>101</v>
       </c>
       <c r="Q299" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R299" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S299" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B300" t="s" s="0">
-        <v>953</v>
+        <v>929</v>
       </c>
       <c r="C300" t="s" s="0">
-        <v>404</v>
+        <v>928</v>
       </c>
       <c r="D300" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E300" t="s" s="0">
-        <v>940</v>
+        <v>912</v>
       </c>
       <c r="F300" t="s" s="0">
-        <v>941</v>
+        <v>913</v>
       </c>
       <c r="G300" t="s" s="0">
         <v>26</v>
       </c>
       <c r="H300" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I300" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J300" t="s" s="0">
-        <v>74</v>
+        <v>152</v>
       </c>
       <c r="K300" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L300" t="s" s="0">
-        <v>394</v>
+        <v>926</v>
       </c>
       <c r="M300" t="s" s="0">
-        <v>405</v>
+        <v>0</v>
       </c>
       <c r="N300" t="s" s="0">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="O300" t="s" s="0">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="P300" t="s" s="0">
-        <v>33</v>
+        <v>101</v>
       </c>
       <c r="Q300" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R300" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S300" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B301" t="s" s="0">
-        <v>954</v>
+        <v>930</v>
       </c>
       <c r="C301" t="s" s="0">
-        <v>411</v>
+        <v>931</v>
       </c>
       <c r="D301" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E301" t="s" s="0">
-        <v>940</v>
+        <v>912</v>
       </c>
       <c r="F301" t="s" s="0">
-        <v>941</v>
+        <v>913</v>
       </c>
       <c r="G301" t="s" s="0">
-        <v>37</v>
+        <v>571</v>
       </c>
       <c r="H301" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I301" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J301" t="s" s="0">
-        <v>203</v>
+        <v>156</v>
       </c>
       <c r="K301" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L301" t="s" s="0">
-        <v>412</v>
+        <v>932</v>
       </c>
       <c r="M301" t="s" s="0">
-        <v>405</v>
+        <v>182</v>
       </c>
       <c r="N301" t="s" s="0">
-        <v>31</v>
+        <v>97</v>
       </c>
       <c r="O301" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P301" t="s" s="0">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="Q301" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R301" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S301" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B302" t="s" s="0">
-        <v>955</v>
+        <v>933</v>
       </c>
       <c r="C302" t="s" s="0">
-        <v>414</v>
+        <v>934</v>
       </c>
       <c r="D302" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E302" t="s" s="0">
-        <v>940</v>
+        <v>912</v>
       </c>
       <c r="F302" t="s" s="0">
-        <v>941</v>
+        <v>913</v>
       </c>
       <c r="G302" t="s" s="0">
-        <v>415</v>
+        <v>26</v>
       </c>
       <c r="H302" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I302" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J302" t="s" s="0">
-        <v>43</v>
+        <v>147</v>
       </c>
       <c r="K302" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L302" t="s" s="0">
-        <v>416</v>
+        <v>932</v>
       </c>
       <c r="M302" t="s" s="0">
-        <v>238</v>
+        <v>0</v>
       </c>
       <c r="N302" t="s" s="0">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="O302" t="s" s="0">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="P302" t="s" s="0">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="Q302" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R302" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S302" t="s" s="0">
-        <v>417</v>
+        <v>0</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B303" t="s" s="0">
-        <v>956</v>
+        <v>935</v>
       </c>
       <c r="C303" t="s" s="0">
-        <v>957</v>
+        <v>936</v>
       </c>
       <c r="D303" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E303" t="s" s="0">
-        <v>940</v>
+        <v>912</v>
       </c>
       <c r="F303" t="s" s="0">
-        <v>941</v>
+        <v>913</v>
       </c>
       <c r="G303" t="s" s="0">
-        <v>464</v>
+        <v>26</v>
       </c>
       <c r="H303" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I303" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J303" t="s" s="0">
-        <v>123</v>
+        <v>286</v>
       </c>
       <c r="K303" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L303" t="s" s="0">
-        <v>958</v>
+        <v>932</v>
       </c>
       <c r="M303" t="s" s="0">
-        <v>0</v>
+        <v>182</v>
       </c>
       <c r="N303" t="s" s="0">
-        <v>68</v>
+        <v>97</v>
       </c>
       <c r="O303" t="s" s="0">
-        <v>68</v>
+        <v>32</v>
       </c>
       <c r="P303" t="s" s="0">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="Q303" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R303" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S303" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B304" t="s" s="0">
-        <v>959</v>
+        <v>937</v>
       </c>
       <c r="C304" t="s" s="0">
-        <v>957</v>
+        <v>938</v>
       </c>
       <c r="D304" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E304" t="s" s="0">
-        <v>940</v>
+        <v>912</v>
       </c>
       <c r="F304" t="s" s="0">
-        <v>941</v>
+        <v>913</v>
       </c>
       <c r="G304" t="s" s="0">
-        <v>354</v>
+        <v>26</v>
       </c>
       <c r="H304" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I304" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J304" t="s" s="0">
-        <v>203</v>
+        <v>44</v>
       </c>
       <c r="K304" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L304" t="s" s="0">
-        <v>960</v>
+        <v>932</v>
       </c>
       <c r="M304" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N304" t="s" s="0">
-        <v>68</v>
+        <v>97</v>
       </c>
       <c r="O304" t="s" s="0">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="P304" t="s" s="0">
-        <v>40</v>
+        <v>97</v>
       </c>
       <c r="Q304" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R304" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S304" t="s" s="0">
-        <v>0</v>
+        <v>939</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B305" t="s" s="0">
-        <v>961</v>
+        <v>940</v>
       </c>
       <c r="C305" t="s" s="0">
-        <v>962</v>
+        <v>379</v>
       </c>
       <c r="D305" t="s" s="0">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E305" t="s" s="0">
-        <v>963</v>
+        <v>912</v>
       </c>
       <c r="F305" t="s" s="0">
-        <v>964</v>
+        <v>913</v>
       </c>
       <c r="G305" t="s" s="0">
-        <v>450</v>
+        <v>368</v>
       </c>
       <c r="H305" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I305" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J305" t="s" s="0">
-        <v>123</v>
+        <v>253</v>
       </c>
       <c r="K305" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L305" t="s" s="0">
-        <v>965</v>
+        <v>380</v>
       </c>
       <c r="M305" t="s" s="0">
-        <v>238</v>
+        <v>0</v>
       </c>
       <c r="N305" t="s" s="0">
-        <v>31</v>
+        <v>222</v>
       </c>
       <c r="O305" t="s" s="0">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="P305" t="s" s="0">
-        <v>69</v>
+        <v>222</v>
       </c>
       <c r="Q305" t="s" s="0">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="R305" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S305" t="s" s="0">
-        <v>0</v>
+        <v>381</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B306" t="s" s="0">
-        <v>966</v>
+        <v>941</v>
       </c>
       <c r="C306" t="s" s="0">
-        <v>967</v>
+        <v>942</v>
       </c>
       <c r="D306" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E306" t="s" s="0">
-        <v>963</v>
+        <v>912</v>
       </c>
       <c r="F306" t="s" s="0">
-        <v>964</v>
+        <v>913</v>
       </c>
       <c r="G306" t="s" s="0">
-        <v>116</v>
+        <v>571</v>
       </c>
       <c r="H306" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I306" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J306" t="s" s="0">
-        <v>108</v>
+        <v>200</v>
       </c>
       <c r="K306" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L306" t="s" s="0">
-        <v>968</v>
+        <v>926</v>
       </c>
       <c r="M306" t="s" s="0">
-        <v>424</v>
+        <v>237</v>
       </c>
       <c r="N306" t="s" s="0">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="O306" t="s" s="0">
         <v>32</v>
       </c>
       <c r="P306" t="s" s="0">
+        <v>101</v>
+      </c>
+      <c r="Q306" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R306" t="s" s="0">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="S306" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B307" t="s" s="0">
-        <v>969</v>
+        <v>943</v>
       </c>
       <c r="C307" t="s" s="0">
-        <v>970</v>
+        <v>944</v>
       </c>
       <c r="D307" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E307" t="s" s="0">
-        <v>963</v>
+        <v>912</v>
       </c>
       <c r="F307" t="s" s="0">
-        <v>964</v>
+        <v>913</v>
       </c>
       <c r="G307" t="s" s="0">
-        <v>692</v>
+        <v>26</v>
       </c>
       <c r="H307" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I307" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J307" t="s" s="0">
-        <v>203</v>
+        <v>152</v>
       </c>
       <c r="K307" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L307" t="s" s="0">
-        <v>946</v>
+        <v>920</v>
       </c>
       <c r="M307" t="s" s="0">
-        <v>238</v>
+        <v>0</v>
       </c>
       <c r="N307" t="s" s="0">
-        <v>31</v>
+        <v>127</v>
       </c>
       <c r="O307" t="s" s="0">
-        <v>126</v>
+        <v>32</v>
       </c>
       <c r="P307" t="s" s="0">
-        <v>45</v>
+        <v>127</v>
       </c>
       <c r="Q307" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R307" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S307" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B308" t="s" s="0">
-        <v>971</v>
+        <v>945</v>
       </c>
       <c r="C308" t="s" s="0">
-        <v>972</v>
+        <v>946</v>
       </c>
       <c r="D308" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E308" t="s" s="0">
-        <v>963</v>
+        <v>912</v>
       </c>
       <c r="F308" t="s" s="0">
-        <v>964</v>
+        <v>913</v>
       </c>
       <c r="G308" t="s" s="0">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H308" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I308" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J308" t="s" s="0">
-        <v>265</v>
+        <v>152</v>
       </c>
       <c r="K308" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L308" t="s" s="0">
-        <v>124</v>
+        <v>920</v>
       </c>
       <c r="M308" t="s" s="0">
-        <v>238</v>
+        <v>0</v>
       </c>
       <c r="N308" t="s" s="0">
-        <v>31</v>
+        <v>127</v>
       </c>
       <c r="O308" t="s" s="0">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P308" t="s" s="0">
-        <v>46</v>
+        <v>127</v>
       </c>
       <c r="Q308" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R308" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S308" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B309" t="s" s="0">
-        <v>973</v>
+        <v>947</v>
       </c>
       <c r="C309" t="s" s="0">
-        <v>974</v>
+        <v>948</v>
       </c>
       <c r="D309" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E309" t="s" s="0">
-        <v>963</v>
+        <v>949</v>
       </c>
       <c r="F309" t="s" s="0">
-        <v>964</v>
+        <v>950</v>
       </c>
       <c r="G309" t="s" s="0">
-        <v>438</v>
+        <v>552</v>
       </c>
       <c r="H309" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I309" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J309" t="s" s="0">
-        <v>265</v>
+        <v>120</v>
       </c>
       <c r="K309" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L309" t="s" s="0">
-        <v>965</v>
+        <v>951</v>
       </c>
       <c r="M309" t="s" s="0">
-        <v>238</v>
+        <v>126</v>
       </c>
       <c r="N309" t="s" s="0">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="O309" t="s" s="0">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P309" t="s" s="0">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="Q309" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R309" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S309" t="s" s="0">
-        <v>975</v>
+        <v>0</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B310" t="s" s="0">
-        <v>976</v>
+        <v>952</v>
       </c>
       <c r="C310" t="s" s="0">
-        <v>834</v>
+        <v>948</v>
       </c>
       <c r="D310" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E310" t="s" s="0">
-        <v>963</v>
+        <v>949</v>
       </c>
       <c r="F310" t="s" s="0">
-        <v>964</v>
+        <v>950</v>
       </c>
       <c r="G310" t="s" s="0">
-        <v>835</v>
+        <v>26</v>
       </c>
       <c r="H310" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I310" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J310" t="s" s="0">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="K310" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L310" t="s" s="0">
-        <v>977</v>
+        <v>953</v>
       </c>
       <c r="M310" t="s" s="0">
-        <v>837</v>
+        <v>126</v>
       </c>
       <c r="N310" t="s" s="0">
-        <v>126</v>
+        <v>59</v>
       </c>
       <c r="O310" t="s" s="0">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P310" t="s" s="0">
+        <v>59</v>
+      </c>
+      <c r="Q310" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R310" t="s" s="0">
         <v>33</v>
       </c>
-      <c r="Q310" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="S310" t="s" s="0">
-        <v>838</v>
+        <v>0</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B311" t="s" s="0">
-        <v>978</v>
+        <v>954</v>
       </c>
       <c r="C311" t="s" s="0">
-        <v>945</v>
+        <v>231</v>
       </c>
       <c r="D311" t="s" s="0">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E311" t="s" s="0">
-        <v>963</v>
+        <v>949</v>
       </c>
       <c r="F311" t="s" s="0">
-        <v>964</v>
+        <v>950</v>
       </c>
       <c r="G311" t="s" s="0">
-        <v>692</v>
+        <v>26</v>
       </c>
       <c r="H311" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I311" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J311" t="s" s="0">
-        <v>67</v>
+        <v>29</v>
       </c>
       <c r="K311" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L311" t="s" s="0">
-        <v>946</v>
+        <v>232</v>
       </c>
       <c r="M311" t="s" s="0">
-        <v>238</v>
+        <v>115</v>
       </c>
       <c r="N311" t="s" s="0">
-        <v>235</v>
+        <v>101</v>
       </c>
       <c r="O311" t="s" s="0">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="P311" t="s" s="0">
+        <v>101</v>
+      </c>
+      <c r="Q311" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R311" t="s" s="0">
         <v>33</v>
       </c>
-      <c r="Q311" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="S311" t="s" s="0">
-        <v>0</v>
+        <v>955</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B312" t="s" s="0">
-        <v>979</v>
+        <v>956</v>
       </c>
       <c r="C312" t="s" s="0">
-        <v>122</v>
+        <v>894</v>
       </c>
       <c r="D312" t="s" s="0">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E312" t="s" s="0">
-        <v>963</v>
+        <v>949</v>
       </c>
       <c r="F312" t="s" s="0">
-        <v>964</v>
+        <v>950</v>
       </c>
       <c r="G312" t="s" s="0">
         <v>26</v>
       </c>
       <c r="H312" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I312" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J312" t="s" s="0">
-        <v>123</v>
+        <v>44</v>
       </c>
       <c r="K312" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L312" t="s" s="0">
-        <v>124</v>
+        <v>533</v>
       </c>
       <c r="M312" t="s" s="0">
-        <v>125</v>
+        <v>221</v>
       </c>
       <c r="N312" t="s" s="0">
-        <v>126</v>
+        <v>80</v>
       </c>
       <c r="O312" t="s" s="0">
-        <v>162</v>
+        <v>32</v>
       </c>
       <c r="P312" t="s" s="0">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="Q312" t="s" s="0">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="R312" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S312" t="s" s="0">
-        <v>127</v>
+        <v>957</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B313" t="s" s="0">
-        <v>980</v>
+        <v>958</v>
       </c>
       <c r="C313" t="s" s="0">
-        <v>981</v>
+        <v>959</v>
       </c>
       <c r="D313" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E313" t="s" s="0">
-        <v>963</v>
+        <v>949</v>
       </c>
       <c r="F313" t="s" s="0">
-        <v>964</v>
+        <v>950</v>
       </c>
       <c r="G313" t="s" s="0">
-        <v>184</v>
+        <v>26</v>
       </c>
       <c r="H313" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I313" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J313" t="s" s="0">
-        <v>203</v>
+        <v>44</v>
       </c>
       <c r="K313" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L313" t="s" s="0">
-        <v>968</v>
+        <v>960</v>
       </c>
       <c r="M313" t="s" s="0">
-        <v>405</v>
+        <v>228</v>
       </c>
       <c r="N313" t="s" s="0">
-        <v>44</v>
+        <v>222</v>
       </c>
       <c r="O313" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P313" t="s" s="0">
-        <v>46</v>
+        <v>222</v>
       </c>
       <c r="Q313" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R313" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S313" t="s" s="0">
-        <v>0</v>
+        <v>961</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B314" t="s" s="0">
-        <v>982</v>
+        <v>962</v>
       </c>
       <c r="C314" t="s" s="0">
-        <v>952</v>
+        <v>407</v>
       </c>
       <c r="D314" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E314" t="s" s="0">
+        <v>949</v>
+      </c>
+      <c r="F314" t="s" s="0">
+        <v>950</v>
+      </c>
+      <c r="G314" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H314" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I314" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J314" t="s" s="0">
+        <v>44</v>
+      </c>
+      <c r="K314" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L314" t="s" s="0">
+        <v>402</v>
+      </c>
+      <c r="M314" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="N314" t="s" s="0">
+        <v>127</v>
+      </c>
+      <c r="O314" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P314" t="s" s="0">
+        <v>127</v>
+      </c>
+      <c r="Q314" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R314" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S314" t="s" s="0">
         <v>963</v>
-      </c>
-[...40 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B315" t="s" s="0">
-        <v>983</v>
+        <v>964</v>
       </c>
       <c r="C315" t="s" s="0">
-        <v>195</v>
+        <v>440</v>
       </c>
       <c r="D315" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E315" t="s" s="0">
-        <v>963</v>
+        <v>949</v>
       </c>
       <c r="F315" t="s" s="0">
-        <v>964</v>
+        <v>950</v>
       </c>
       <c r="G315" t="s" s="0">
-        <v>214</v>
+        <v>26</v>
       </c>
       <c r="H315" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I315" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J315" t="s" s="0">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="K315" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L315" t="s" s="0">
-        <v>984</v>
+        <v>441</v>
       </c>
       <c r="M315" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N315" t="s" s="0">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="O315" t="s" s="0">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="P315" t="s" s="0">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="Q315" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R315" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S315" t="s" s="0">
-        <v>0</v>
+        <v>442</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B316" t="s" s="0">
-        <v>985</v>
+        <v>965</v>
       </c>
       <c r="C316" t="s" s="0">
-        <v>986</v>
+        <v>532</v>
       </c>
       <c r="D316" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E316" t="s" s="0">
-        <v>987</v>
+        <v>949</v>
       </c>
       <c r="F316" t="s" s="0">
-        <v>988</v>
+        <v>950</v>
       </c>
       <c r="G316" t="s" s="0">
-        <v>230</v>
+        <v>26</v>
       </c>
       <c r="H316" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I316" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J316" t="s" s="0">
-        <v>265</v>
+        <v>286</v>
       </c>
       <c r="K316" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L316" t="s" s="0">
-        <v>989</v>
+        <v>533</v>
       </c>
       <c r="M316" t="s" s="0">
-        <v>238</v>
+        <v>0</v>
       </c>
       <c r="N316" t="s" s="0">
-        <v>340</v>
+        <v>101</v>
       </c>
       <c r="O316" t="s" s="0">
-        <v>990</v>
+        <v>32</v>
       </c>
       <c r="P316" t="s" s="0">
+        <v>101</v>
+      </c>
+      <c r="Q316" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R316" t="s" s="0">
         <v>33</v>
       </c>
-      <c r="Q316" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="S316" t="s" s="0">
-        <v>0</v>
+        <v>534</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B317" t="s" s="0">
-        <v>991</v>
+        <v>966</v>
       </c>
       <c r="C317" t="s" s="0">
-        <v>986</v>
+        <v>908</v>
       </c>
       <c r="D317" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E317" t="s" s="0">
-        <v>987</v>
+        <v>949</v>
       </c>
       <c r="F317" t="s" s="0">
-        <v>988</v>
+        <v>950</v>
       </c>
       <c r="G317" t="s" s="0">
-        <v>230</v>
+        <v>26</v>
       </c>
       <c r="H317" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I317" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J317" t="s" s="0">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="K317" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L317" t="s" s="0">
-        <v>630</v>
+        <v>890</v>
       </c>
       <c r="M317" t="s" s="0">
-        <v>238</v>
+        <v>0</v>
       </c>
       <c r="N317" t="s" s="0">
-        <v>340</v>
+        <v>101</v>
       </c>
       <c r="O317" t="s" s="0">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="P317" t="s" s="0">
-        <v>162</v>
+        <v>101</v>
       </c>
       <c r="Q317" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R317" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S317" t="s" s="0">
-        <v>992</v>
+        <v>967</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B318" t="s" s="0">
-        <v>993</v>
+        <v>968</v>
       </c>
       <c r="C318" t="s" s="0">
-        <v>628</v>
+        <v>969</v>
       </c>
       <c r="D318" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E318" t="s" s="0">
-        <v>987</v>
+        <v>949</v>
       </c>
       <c r="F318" t="s" s="0">
-        <v>988</v>
+        <v>950</v>
       </c>
       <c r="G318" t="s" s="0">
-        <v>629</v>
+        <v>26</v>
       </c>
       <c r="H318" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I318" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J318" t="s" s="0">
-        <v>74</v>
+        <v>131</v>
       </c>
       <c r="K318" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L318" t="s" s="0">
-        <v>630</v>
+        <v>132</v>
       </c>
       <c r="M318" t="s" s="0">
-        <v>238</v>
+        <v>126</v>
       </c>
       <c r="N318" t="s" s="0">
-        <v>340</v>
+        <v>45</v>
       </c>
       <c r="O318" t="s" s="0">
-        <v>167</v>
+        <v>32</v>
       </c>
       <c r="P318" t="s" s="0">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="Q318" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R318" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S318" t="s" s="0">
-        <v>0</v>
+        <v>970</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B319" t="s" s="0">
-        <v>994</v>
+        <v>971</v>
       </c>
       <c r="C319" t="s" s="0">
-        <v>995</v>
+        <v>972</v>
       </c>
       <c r="D319" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E319" t="s" s="0">
-        <v>987</v>
+        <v>949</v>
       </c>
       <c r="F319" t="s" s="0">
-        <v>988</v>
+        <v>950</v>
       </c>
       <c r="G319" t="s" s="0">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H319" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I319" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J319" t="s" s="0">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="K319" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L319" t="s" s="0">
-        <v>847</v>
+        <v>227</v>
       </c>
       <c r="M319" t="s" s="0">
-        <v>405</v>
+        <v>126</v>
       </c>
       <c r="N319" t="s" s="0">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="O319" t="s" s="0">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="P319" t="s" s="0">
-        <v>162</v>
+        <v>45</v>
       </c>
       <c r="Q319" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R319" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S319" t="s" s="0">
-        <v>0</v>
+        <v>973</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B320" t="s" s="0">
-        <v>996</v>
+        <v>974</v>
       </c>
       <c r="C320" t="s" s="0">
-        <v>997</v>
+        <v>416</v>
       </c>
       <c r="D320" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E320" t="s" s="0">
-        <v>987</v>
+        <v>949</v>
       </c>
       <c r="F320" t="s" s="0">
-        <v>988</v>
+        <v>950</v>
       </c>
       <c r="G320" t="s" s="0">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H320" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I320" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J320" t="s" s="0">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="K320" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L320" t="s" s="0">
-        <v>998</v>
+        <v>417</v>
       </c>
       <c r="M320" t="s" s="0">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="N320" t="s" s="0">
-        <v>76</v>
+        <v>418</v>
       </c>
       <c r="O320" t="s" s="0">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="P320" t="s" s="0">
-        <v>126</v>
+        <v>418</v>
       </c>
       <c r="Q320" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R320" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S320" t="s" s="0">
-        <v>0</v>
+        <v>975</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B321" t="s" s="0">
-        <v>999</v>
+        <v>976</v>
       </c>
       <c r="C321" t="s" s="0">
-        <v>1000</v>
+        <v>416</v>
       </c>
       <c r="D321" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E321" t="s" s="0">
-        <v>987</v>
+        <v>949</v>
       </c>
       <c r="F321" t="s" s="0">
-        <v>988</v>
+        <v>950</v>
       </c>
       <c r="G321" t="s" s="0">
-        <v>399</v>
+        <v>26</v>
       </c>
       <c r="H321" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I321" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J321" t="s" s="0">
-        <v>1001</v>
+        <v>215</v>
       </c>
       <c r="K321" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L321" t="s" s="0">
-        <v>630</v>
+        <v>417</v>
       </c>
       <c r="M321" t="s" s="0">
-        <v>424</v>
+        <v>414</v>
       </c>
       <c r="N321" t="s" s="0">
-        <v>44</v>
+        <v>418</v>
       </c>
       <c r="O321" t="s" s="0">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P321" t="s" s="0">
-        <v>78</v>
+        <v>418</v>
       </c>
       <c r="Q321" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R321" t="s" s="0">
-        <v>293</v>
+        <v>33</v>
       </c>
       <c r="S321" t="s" s="0">
-        <v>0</v>
+        <v>975</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B322" t="s" s="0">
-        <v>1002</v>
+        <v>977</v>
       </c>
       <c r="C322" t="s" s="0">
-        <v>1003</v>
+        <v>423</v>
       </c>
       <c r="D322" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E322" t="s" s="0">
-        <v>987</v>
+        <v>949</v>
       </c>
       <c r="F322" t="s" s="0">
-        <v>988</v>
+        <v>950</v>
       </c>
       <c r="G322" t="s" s="0">
-        <v>567</v>
+        <v>26</v>
       </c>
       <c r="H322" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I322" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J322" t="s" s="0">
-        <v>43</v>
+        <v>215</v>
       </c>
       <c r="K322" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L322" t="s" s="0">
-        <v>568</v>
+        <v>394</v>
       </c>
       <c r="M322" t="s" s="0">
-        <v>238</v>
+        <v>126</v>
       </c>
       <c r="N322" t="s" s="0">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="O322" t="s" s="0">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="P322" t="s" s="0">
-        <v>98</v>
+        <v>127</v>
       </c>
       <c r="Q322" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R322" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S322" t="s" s="0">
-        <v>0</v>
+        <v>424</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B323" t="s" s="0">
-        <v>1004</v>
+        <v>978</v>
       </c>
       <c r="C323" t="s" s="0">
-        <v>844</v>
+        <v>426</v>
       </c>
       <c r="D323" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E323" t="s" s="0">
-        <v>987</v>
+        <v>949</v>
       </c>
       <c r="F323" t="s" s="0">
-        <v>988</v>
+        <v>950</v>
       </c>
       <c r="G323" t="s" s="0">
-        <v>399</v>
+        <v>26</v>
       </c>
       <c r="H323" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I323" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J323" t="s" s="0">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="K323" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L323" t="s" s="0">
-        <v>847</v>
+        <v>427</v>
       </c>
       <c r="M323" t="s" s="0">
-        <v>424</v>
+        <v>126</v>
       </c>
       <c r="N323" t="s" s="0">
-        <v>31</v>
+        <v>127</v>
       </c>
       <c r="O323" t="s" s="0">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="P323" t="s" s="0">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="Q323" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R323" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S323" t="s" s="0">
-        <v>0</v>
+        <v>428</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B324" t="s" s="0">
-        <v>1005</v>
+        <v>979</v>
       </c>
       <c r="C324" t="s" s="0">
-        <v>1006</v>
+        <v>980</v>
       </c>
       <c r="D324" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E324" t="s" s="0">
-        <v>987</v>
+        <v>981</v>
       </c>
       <c r="F324" t="s" s="0">
-        <v>988</v>
+        <v>982</v>
       </c>
       <c r="G324" t="s" s="0">
-        <v>1007</v>
+        <v>26</v>
       </c>
       <c r="H324" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I324" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J324" t="s" s="0">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="K324" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L324" t="s" s="0">
-        <v>1008</v>
+        <v>983</v>
       </c>
       <c r="M324" t="s" s="0">
-        <v>0</v>
+        <v>228</v>
       </c>
       <c r="N324" t="s" s="0">
-        <v>46</v>
+        <v>612</v>
       </c>
       <c r="O324" t="s" s="0">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="P324" t="s" s="0">
-        <v>34</v>
+        <v>612</v>
       </c>
       <c r="Q324" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R324" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S324" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B325" t="s" s="0">
-        <v>1009</v>
+        <v>984</v>
       </c>
       <c r="C325" t="s" s="0">
-        <v>1010</v>
+        <v>985</v>
       </c>
       <c r="D325" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E325" t="s" s="0">
-        <v>987</v>
+        <v>981</v>
       </c>
       <c r="F325" t="s" s="0">
-        <v>988</v>
+        <v>982</v>
       </c>
       <c r="G325" t="s" s="0">
-        <v>1007</v>
+        <v>709</v>
       </c>
       <c r="H325" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I325" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J325" t="s" s="0">
-        <v>1011</v>
+        <v>120</v>
       </c>
       <c r="K325" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L325" t="s" s="0">
-        <v>998</v>
+        <v>556</v>
       </c>
       <c r="M325" t="s" s="0">
-        <v>0</v>
+        <v>126</v>
       </c>
       <c r="N325" t="s" s="0">
-        <v>68</v>
+        <v>612</v>
       </c>
       <c r="O325" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P325" t="s" s="0">
-        <v>93</v>
+        <v>612</v>
       </c>
       <c r="Q325" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R325" t="s" s="0">
-        <v>293</v>
+        <v>33</v>
       </c>
       <c r="S325" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B326" t="s" s="0">
-        <v>1012</v>
+        <v>986</v>
       </c>
       <c r="C326" t="s" s="0">
-        <v>1013</v>
+        <v>987</v>
       </c>
       <c r="D326" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E326" t="s" s="0">
-        <v>987</v>
+        <v>981</v>
       </c>
       <c r="F326" t="s" s="0">
+        <v>982</v>
+      </c>
+      <c r="G326" t="s" s="0">
         <v>988</v>
       </c>
-      <c r="G326" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="H326" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I326" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J326" t="s" s="0">
-        <v>334</v>
+        <v>156</v>
       </c>
       <c r="K326" t="s" s="0">
-        <v>1014</v>
+        <v>0</v>
       </c>
       <c r="L326" t="s" s="0">
-        <v>847</v>
+        <v>132</v>
       </c>
       <c r="M326" t="s" s="0">
-        <v>0</v>
+        <v>126</v>
       </c>
       <c r="N326" t="s" s="0">
-        <v>45</v>
+        <v>612</v>
       </c>
       <c r="O326" t="s" s="0">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P326" t="s" s="0">
-        <v>69</v>
+        <v>612</v>
       </c>
       <c r="Q326" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R326" t="s" s="0">
-        <v>293</v>
+        <v>33</v>
       </c>
       <c r="S326" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B327" t="s" s="0">
-        <v>1015</v>
+        <v>989</v>
       </c>
       <c r="C327" t="s" s="0">
-        <v>1013</v>
+        <v>990</v>
       </c>
       <c r="D327" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E327" t="s" s="0">
-        <v>987</v>
+        <v>981</v>
       </c>
       <c r="F327" t="s" s="0">
+        <v>982</v>
+      </c>
+      <c r="G327" t="s" s="0">
         <v>988</v>
       </c>
-      <c r="G327" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="H327" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I327" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J327" t="s" s="0">
-        <v>242</v>
+        <v>253</v>
       </c>
       <c r="K327" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L327" t="s" s="0">
-        <v>998</v>
+        <v>991</v>
       </c>
       <c r="M327" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N327" t="s" s="0">
-        <v>45</v>
+        <v>127</v>
       </c>
       <c r="O327" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P327" t="s" s="0">
-        <v>34</v>
+        <v>127</v>
       </c>
       <c r="Q327" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R327" t="s" s="0">
-        <v>293</v>
+        <v>33</v>
       </c>
       <c r="S327" t="s" s="0">
-        <v>0</v>
+        <v>992</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B328" t="s" s="0">
-        <v>1016</v>
+        <v>993</v>
       </c>
       <c r="C328" t="s" s="0">
-        <v>1013</v>
+        <v>225</v>
       </c>
       <c r="D328" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E328" t="s" s="0">
-        <v>987</v>
+        <v>981</v>
       </c>
       <c r="F328" t="s" s="0">
-        <v>988</v>
+        <v>982</v>
       </c>
       <c r="G328" t="s" s="0">
-        <v>241</v>
+        <v>26</v>
       </c>
       <c r="H328" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I328" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J328" t="s" s="0">
-        <v>242</v>
+        <v>215</v>
       </c>
       <c r="K328" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L328" t="s" s="0">
-        <v>630</v>
+        <v>227</v>
       </c>
       <c r="M328" t="s" s="0">
-        <v>0</v>
+        <v>228</v>
       </c>
       <c r="N328" t="s" s="0">
-        <v>45</v>
+        <v>222</v>
       </c>
       <c r="O328" t="s" s="0">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P328" t="s" s="0">
-        <v>69</v>
+        <v>222</v>
       </c>
       <c r="Q328" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R328" t="s" s="0">
-        <v>293</v>
+        <v>33</v>
       </c>
       <c r="S328" t="s" s="0">
-        <v>0</v>
+        <v>994</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B329" t="s" s="0">
-        <v>1017</v>
+        <v>995</v>
       </c>
       <c r="C329" t="s" s="0">
-        <v>1013</v>
+        <v>753</v>
       </c>
       <c r="D329" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E329" t="s" s="0">
-        <v>987</v>
+        <v>981</v>
       </c>
       <c r="F329" t="s" s="0">
-        <v>988</v>
+        <v>982</v>
       </c>
       <c r="G329" t="s" s="0">
-        <v>241</v>
+        <v>26</v>
       </c>
       <c r="H329" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I329" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J329" t="s" s="0">
-        <v>242</v>
+        <v>215</v>
       </c>
       <c r="K329" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L329" t="s" s="0">
-        <v>568</v>
+        <v>756</v>
       </c>
       <c r="M329" t="s" s="0">
-        <v>0</v>
+        <v>126</v>
       </c>
       <c r="N329" t="s" s="0">
-        <v>45</v>
+        <v>370</v>
       </c>
       <c r="O329" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P329" t="s" s="0">
-        <v>34</v>
+        <v>370</v>
       </c>
       <c r="Q329" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R329" t="s" s="0">
-        <v>293</v>
+        <v>33</v>
       </c>
       <c r="S329" t="s" s="0">
-        <v>0</v>
+        <v>996</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B330" t="s" s="0">
-        <v>1018</v>
+        <v>997</v>
       </c>
       <c r="C330" t="s" s="0">
-        <v>1019</v>
+        <v>959</v>
       </c>
       <c r="D330" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E330" t="s" s="0">
-        <v>1020</v>
+        <v>981</v>
       </c>
       <c r="F330" t="s" s="0">
-        <v>1021</v>
+        <v>982</v>
       </c>
       <c r="G330" t="s" s="0">
-        <v>629</v>
+        <v>26</v>
       </c>
       <c r="H330" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I330" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J330" t="s" s="0">
-        <v>123</v>
+        <v>44</v>
       </c>
       <c r="K330" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L330" t="s" s="0">
-        <v>1022</v>
+        <v>960</v>
       </c>
       <c r="M330" t="s" s="0">
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="N330" t="s" s="0">
-        <v>1023</v>
+        <v>222</v>
       </c>
       <c r="O330" t="s" s="0">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P330" t="s" s="0">
-        <v>31</v>
+        <v>222</v>
       </c>
       <c r="Q330" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R330" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S330" t="s" s="0">
-        <v>0</v>
+        <v>998</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B331" t="s" s="0">
-        <v>1024</v>
+        <v>999</v>
       </c>
       <c r="C331" t="s" s="0">
-        <v>1025</v>
+        <v>972</v>
       </c>
       <c r="D331" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E331" t="s" s="0">
-        <v>1020</v>
+        <v>981</v>
       </c>
       <c r="F331" t="s" s="0">
-        <v>1021</v>
+        <v>982</v>
       </c>
       <c r="G331" t="s" s="0">
-        <v>629</v>
+        <v>26</v>
       </c>
       <c r="H331" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I331" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J331" t="s" s="0">
-        <v>190</v>
+        <v>38</v>
       </c>
       <c r="K331" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L331" t="s" s="0">
-        <v>1026</v>
+        <v>227</v>
       </c>
       <c r="M331" t="s" s="0">
-        <v>216</v>
+        <v>126</v>
       </c>
       <c r="N331" t="s" s="0">
-        <v>1027</v>
+        <v>45</v>
       </c>
       <c r="O331" t="s" s="0">
-        <v>176</v>
+        <v>32</v>
       </c>
       <c r="P331" t="s" s="0">
+        <v>45</v>
+      </c>
+      <c r="Q331" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R331" t="s" s="0">
         <v>33</v>
       </c>
-      <c r="Q331" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="S331" t="s" s="0">
-        <v>0</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B332" t="s" s="0">
-        <v>1028</v>
+        <v>1001</v>
       </c>
       <c r="C332" t="s" s="0">
-        <v>1029</v>
+        <v>1002</v>
       </c>
       <c r="D332" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E332" t="s" s="0">
-        <v>1020</v>
+        <v>981</v>
       </c>
       <c r="F332" t="s" s="0">
-        <v>1021</v>
+        <v>982</v>
       </c>
       <c r="G332" t="s" s="0">
-        <v>450</v>
+        <v>26</v>
       </c>
       <c r="H332" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I332" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J332" t="s" s="0">
-        <v>265</v>
+        <v>29</v>
       </c>
       <c r="K332" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L332" t="s" s="0">
-        <v>667</v>
+        <v>983</v>
       </c>
       <c r="M332" t="s" s="0">
-        <v>216</v>
+        <v>0</v>
       </c>
       <c r="N332" t="s" s="0">
-        <v>1023</v>
+        <v>45</v>
       </c>
       <c r="O332" t="s" s="0">
-        <v>693</v>
+        <v>32</v>
       </c>
       <c r="P332" t="s" s="0">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="Q332" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R332" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S332" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B333" t="s" s="0">
-        <v>1030</v>
+        <v>1003</v>
       </c>
       <c r="C333" t="s" s="0">
-        <v>1031</v>
+        <v>130</v>
       </c>
       <c r="D333" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E333" t="s" s="0">
-        <v>1020</v>
+        <v>981</v>
       </c>
       <c r="F333" t="s" s="0">
-        <v>1021</v>
+        <v>982</v>
       </c>
       <c r="G333" t="s" s="0">
-        <v>202</v>
+        <v>26</v>
       </c>
       <c r="H333" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I333" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J333" t="s" s="0">
-        <v>67</v>
+        <v>131</v>
       </c>
       <c r="K333" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L333" t="s" s="0">
-        <v>667</v>
+        <v>132</v>
       </c>
       <c r="M333" t="s" s="0">
-        <v>216</v>
+        <v>126</v>
       </c>
       <c r="N333" t="s" s="0">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="O333" t="s" s="0">
         <v>32</v>
       </c>
       <c r="P333" t="s" s="0">
+        <v>45</v>
+      </c>
+      <c r="Q333" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R333" t="s" s="0">
         <v>33</v>
       </c>
-      <c r="Q333" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="S333" t="s" s="0">
-        <v>0</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B334" t="s" s="0">
-        <v>1032</v>
+        <v>1005</v>
       </c>
       <c r="C334" t="s" s="0">
-        <v>1033</v>
+        <v>1006</v>
       </c>
       <c r="D334" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E334" t="s" s="0">
-        <v>1020</v>
+        <v>1007</v>
       </c>
       <c r="F334" t="s" s="0">
-        <v>1021</v>
+        <v>1008</v>
       </c>
       <c r="G334" t="s" s="0">
-        <v>629</v>
+        <v>1009</v>
       </c>
       <c r="H334" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I334" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J334" t="s" s="0">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="K334" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L334" t="s" s="0">
-        <v>563</v>
+        <v>1010</v>
       </c>
       <c r="M334" t="s" s="0">
-        <v>216</v>
+        <v>126</v>
       </c>
       <c r="N334" t="s" s="0">
-        <v>1023</v>
+        <v>903</v>
       </c>
       <c r="O334" t="s" s="0">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="P334" t="s" s="0">
-        <v>126</v>
+        <v>903</v>
       </c>
       <c r="Q334" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R334" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S334" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B335" t="s" s="0">
-        <v>1034</v>
+        <v>1011</v>
       </c>
       <c r="C335" t="s" s="0">
-        <v>1035</v>
+        <v>1006</v>
       </c>
       <c r="D335" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E335" t="s" s="0">
-        <v>1020</v>
+        <v>1007</v>
       </c>
       <c r="F335" t="s" s="0">
-        <v>1021</v>
+        <v>1008</v>
       </c>
       <c r="G335" t="s" s="0">
-        <v>486</v>
+        <v>1009</v>
       </c>
       <c r="H335" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I335" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J335" t="s" s="0">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="K335" t="s" s="0">
-        <v>118</v>
+        <v>0</v>
       </c>
       <c r="L335" t="s" s="0">
-        <v>1026</v>
+        <v>1012</v>
       </c>
       <c r="M335" t="s" s="0">
-        <v>345</v>
+        <v>126</v>
       </c>
       <c r="N335" t="s" s="0">
-        <v>31</v>
+        <v>903</v>
       </c>
       <c r="O335" t="s" s="0">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="P335" t="s" s="0">
-        <v>69</v>
+        <v>903</v>
       </c>
       <c r="Q335" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R335" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S335" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B336" t="s" s="0">
-        <v>1036</v>
+        <v>1013</v>
       </c>
       <c r="C336" t="s" s="0">
-        <v>666</v>
+        <v>1014</v>
       </c>
       <c r="D336" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E336" t="s" s="0">
-        <v>1020</v>
+        <v>1007</v>
       </c>
       <c r="F336" t="s" s="0">
-        <v>1021</v>
+        <v>1008</v>
       </c>
       <c r="G336" t="s" s="0">
-        <v>174</v>
+        <v>26</v>
       </c>
       <c r="H336" t="s" s="0">
-        <v>27</v>
+        <v>302</v>
       </c>
       <c r="I336" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J336" t="s" s="0">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="K336" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L336" t="s" s="0">
-        <v>667</v>
+        <v>865</v>
       </c>
       <c r="M336" t="s" s="0">
-        <v>1037</v>
+        <v>126</v>
       </c>
       <c r="N336" t="s" s="0">
-        <v>340</v>
+        <v>612</v>
       </c>
       <c r="O336" t="s" s="0">
-        <v>126</v>
+        <v>32</v>
       </c>
       <c r="P336" t="s" s="0">
-        <v>40</v>
+        <v>612</v>
       </c>
       <c r="Q336" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R336" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S336" t="s" s="0">
-        <v>0</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B337" t="s" s="0">
-        <v>1038</v>
+        <v>1016</v>
       </c>
       <c r="C337" t="s" s="0">
-        <v>1039</v>
+        <v>1017</v>
       </c>
       <c r="D337" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E337" t="s" s="0">
-        <v>1020</v>
+        <v>1007</v>
       </c>
       <c r="F337" t="s" s="0">
-        <v>1021</v>
+        <v>1008</v>
       </c>
       <c r="G337" t="s" s="0">
-        <v>486</v>
+        <v>26</v>
       </c>
       <c r="H337" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I337" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J337" t="s" s="0">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K337" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L337" t="s" s="0">
-        <v>1026</v>
+        <v>1012</v>
       </c>
       <c r="M337" t="s" s="0">
-        <v>216</v>
+        <v>414</v>
       </c>
       <c r="N337" t="s" s="0">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="O337" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P337" t="s" s="0">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="Q337" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R337" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S337" t="s" s="0">
-        <v>1040</v>
+        <v>0</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B338" t="s" s="0">
-        <v>1041</v>
+        <v>1018</v>
       </c>
       <c r="C338" t="s" s="0">
-        <v>1042</v>
+        <v>1019</v>
       </c>
       <c r="D338" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E338" t="s" s="0">
-        <v>1020</v>
+        <v>1007</v>
       </c>
       <c r="F338" t="s" s="0">
-        <v>1021</v>
+        <v>1008</v>
       </c>
       <c r="G338" t="s" s="0">
-        <v>354</v>
+        <v>26</v>
       </c>
       <c r="H338" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I338" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J338" t="s" s="0">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="K338" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L338" t="s" s="0">
-        <v>563</v>
+        <v>877</v>
       </c>
       <c r="M338" t="s" s="0">
-        <v>216</v>
+        <v>414</v>
       </c>
       <c r="N338" t="s" s="0">
-        <v>126</v>
+        <v>612</v>
       </c>
       <c r="O338" t="s" s="0">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P338" t="s" s="0">
-        <v>112</v>
+        <v>612</v>
       </c>
       <c r="Q338" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R338" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S338" t="s" s="0">
-        <v>1043</v>
+        <v>0</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B339" t="s" s="0">
-        <v>1044</v>
+        <v>1020</v>
       </c>
       <c r="C339" t="s" s="0">
-        <v>1045</v>
+        <v>862</v>
       </c>
       <c r="D339" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E339" t="s" s="0">
-        <v>1020</v>
+        <v>1007</v>
       </c>
       <c r="F339" t="s" s="0">
+        <v>1008</v>
+      </c>
+      <c r="G339" t="s" s="0">
+        <v>180</v>
+      </c>
+      <c r="H339" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I339" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J339" t="s" s="0">
+        <v>253</v>
+      </c>
+      <c r="K339" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L339" t="s" s="0">
+        <v>865</v>
+      </c>
+      <c r="M339" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="N339" t="s" s="0">
+        <v>612</v>
+      </c>
+      <c r="O339" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P339" t="s" s="0">
+        <v>612</v>
+      </c>
+      <c r="Q339" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R339" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S339" t="s" s="0">
         <v>1021</v>
-      </c>
-[...37 lines deleted...]
-        <v>1046</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B340" t="s" s="0">
-        <v>1047</v>
+        <v>1022</v>
       </c>
       <c r="C340" t="s" s="0">
-        <v>1048</v>
+        <v>1023</v>
       </c>
       <c r="D340" t="s" s="0">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E340" t="s" s="0">
-        <v>1020</v>
+        <v>1007</v>
       </c>
       <c r="F340" t="s" s="0">
-        <v>1021</v>
+        <v>1008</v>
       </c>
       <c r="G340" t="s" s="0">
         <v>26</v>
       </c>
       <c r="H340" t="s" s="0">
-        <v>292</v>
+        <v>27</v>
       </c>
       <c r="I340" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J340" t="s" s="0">
-        <v>67</v>
+        <v>29</v>
       </c>
       <c r="K340" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L340" t="s" s="0">
-        <v>1022</v>
+        <v>1010</v>
       </c>
       <c r="M340" t="s" s="0">
-        <v>345</v>
+        <v>126</v>
       </c>
       <c r="N340" t="s" s="0">
-        <v>126</v>
+        <v>612</v>
       </c>
       <c r="O340" t="s" s="0">
-        <v>126</v>
+        <v>32</v>
       </c>
       <c r="P340" t="s" s="0">
-        <v>34</v>
+        <v>612</v>
       </c>
       <c r="Q340" t="s" s="0">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="R340" t="s" s="0">
-        <v>293</v>
+        <v>33</v>
       </c>
       <c r="S340" t="s" s="0">
-        <v>1049</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B341" t="s" s="0">
-        <v>1050</v>
+        <v>1025</v>
       </c>
       <c r="C341" t="s" s="0">
-        <v>1051</v>
+        <v>1026</v>
       </c>
       <c r="D341" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E341" t="s" s="0">
-        <v>1020</v>
+        <v>1007</v>
       </c>
       <c r="F341" t="s" s="0">
-        <v>1021</v>
+        <v>1008</v>
       </c>
       <c r="G341" t="s" s="0">
-        <v>471</v>
+        <v>26</v>
       </c>
       <c r="H341" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I341" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J341" t="s" s="0">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="K341" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L341" t="s" s="0">
-        <v>1022</v>
+        <v>1012</v>
       </c>
       <c r="M341" t="s" s="0">
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="N341" t="s" s="0">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="O341" t="s" s="0">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P341" t="s" s="0">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="Q341" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R341" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S341" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B342" t="s" s="0">
-        <v>1052</v>
+        <v>1027</v>
       </c>
       <c r="C342" t="s" s="0">
-        <v>1053</v>
+        <v>1028</v>
       </c>
       <c r="D342" t="s" s="0">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E342" t="s" s="0">
-        <v>1054</v>
+        <v>1007</v>
       </c>
       <c r="F342" t="s" s="0">
-        <v>1055</v>
+        <v>1008</v>
       </c>
       <c r="G342" t="s" s="0">
-        <v>1056</v>
+        <v>26</v>
       </c>
       <c r="H342" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I342" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J342" t="s" s="0">
-        <v>265</v>
+        <v>215</v>
       </c>
       <c r="K342" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L342" t="s" s="0">
-        <v>1057</v>
+        <v>1029</v>
       </c>
       <c r="M342" t="s" s="0">
-        <v>466</v>
+        <v>126</v>
       </c>
       <c r="N342" t="s" s="0">
-        <v>126</v>
+        <v>612</v>
       </c>
       <c r="O342" t="s" s="0">
-        <v>126</v>
+        <v>32</v>
       </c>
       <c r="P342" t="s" s="0">
-        <v>34</v>
+        <v>612</v>
       </c>
       <c r="Q342" t="s" s="0">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="R342" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S342" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B343" t="s" s="0">
-        <v>1058</v>
+        <v>1030</v>
       </c>
       <c r="C343" t="s" s="0">
-        <v>1053</v>
+        <v>1031</v>
       </c>
       <c r="D343" t="s" s="0">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E343" t="s" s="0">
-        <v>1054</v>
+        <v>1007</v>
       </c>
       <c r="F343" t="s" s="0">
-        <v>1055</v>
+        <v>1008</v>
       </c>
       <c r="G343" t="s" s="0">
-        <v>1056</v>
+        <v>1032</v>
       </c>
       <c r="H343" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I343" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J343" t="s" s="0">
-        <v>108</v>
+        <v>253</v>
       </c>
       <c r="K343" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L343" t="s" s="0">
-        <v>1059</v>
+        <v>1010</v>
       </c>
       <c r="M343" t="s" s="0">
-        <v>466</v>
+        <v>126</v>
       </c>
       <c r="N343" t="s" s="0">
-        <v>126</v>
+        <v>612</v>
       </c>
       <c r="O343" t="s" s="0">
-        <v>126</v>
+        <v>32</v>
       </c>
       <c r="P343" t="s" s="0">
-        <v>34</v>
+        <v>612</v>
       </c>
       <c r="Q343" t="s" s="0">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="R343" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S343" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B344" t="s" s="0">
-        <v>1060</v>
+        <v>1033</v>
       </c>
       <c r="C344" t="s" s="0">
-        <v>1053</v>
+        <v>868</v>
       </c>
       <c r="D344" t="s" s="0">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E344" t="s" s="0">
-        <v>1054</v>
+        <v>1007</v>
       </c>
       <c r="F344" t="s" s="0">
-        <v>1055</v>
+        <v>1008</v>
       </c>
       <c r="G344" t="s" s="0">
-        <v>1056</v>
+        <v>405</v>
       </c>
       <c r="H344" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I344" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J344" t="s" s="0">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="K344" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L344" t="s" s="0">
-        <v>1059</v>
+        <v>865</v>
       </c>
       <c r="M344" t="s" s="0">
-        <v>466</v>
+        <v>126</v>
       </c>
       <c r="N344" t="s" s="0">
-        <v>126</v>
+        <v>612</v>
       </c>
       <c r="O344" t="s" s="0">
-        <v>126</v>
+        <v>32</v>
       </c>
       <c r="P344" t="s" s="0">
-        <v>34</v>
+        <v>612</v>
       </c>
       <c r="Q344" t="s" s="0">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="R344" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S344" t="s" s="0">
-        <v>0</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B345" t="s" s="0">
-        <v>1061</v>
+        <v>1035</v>
       </c>
       <c r="C345" t="s" s="0">
-        <v>1053</v>
+        <v>1036</v>
       </c>
       <c r="D345" t="s" s="0">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E345" t="s" s="0">
-        <v>1054</v>
+        <v>1007</v>
       </c>
       <c r="F345" t="s" s="0">
-        <v>1055</v>
+        <v>1008</v>
       </c>
       <c r="G345" t="s" s="0">
-        <v>1056</v>
+        <v>26</v>
       </c>
       <c r="H345" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I345" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J345" t="s" s="0">
-        <v>203</v>
+        <v>44</v>
       </c>
       <c r="K345" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L345" t="s" s="0">
-        <v>1062</v>
+        <v>877</v>
       </c>
       <c r="M345" t="s" s="0">
-        <v>466</v>
+        <v>0</v>
       </c>
       <c r="N345" t="s" s="0">
-        <v>126</v>
+        <v>59</v>
       </c>
       <c r="O345" t="s" s="0">
-        <v>151</v>
+        <v>32</v>
       </c>
       <c r="P345" t="s" s="0">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="Q345" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R345" t="s" s="0">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="S345" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B346" t="s" s="0">
-        <v>1063</v>
+        <v>1037</v>
       </c>
       <c r="C346" t="s" s="0">
-        <v>1064</v>
+        <v>873</v>
       </c>
       <c r="D346" t="s" s="0">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E346" t="s" s="0">
-        <v>1054</v>
+        <v>1007</v>
       </c>
       <c r="F346" t="s" s="0">
-        <v>1055</v>
+        <v>1008</v>
       </c>
       <c r="G346" t="s" s="0">
-        <v>486</v>
+        <v>26</v>
       </c>
       <c r="H346" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I346" t="s" s="0">
-        <v>28</v>
+        <v>296</v>
       </c>
       <c r="J346" t="s" s="0">
-        <v>265</v>
+        <v>131</v>
       </c>
       <c r="K346" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L346" t="s" s="0">
-        <v>1065</v>
+        <v>865</v>
       </c>
       <c r="M346" t="s" s="0">
-        <v>466</v>
+        <v>0</v>
       </c>
       <c r="N346" t="s" s="0">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="O346" t="s" s="0">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="P346" t="s" s="0">
-        <v>62</v>
+        <v>127</v>
       </c>
       <c r="Q346" t="s" s="0">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="R346" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S346" t="s" s="0">
-        <v>0</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B347" t="s" s="0">
-        <v>1066</v>
+        <v>1039</v>
       </c>
       <c r="C347" t="s" s="0">
-        <v>1067</v>
+        <v>1040</v>
       </c>
       <c r="D347" t="s" s="0">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E347" t="s" s="0">
-        <v>1054</v>
+        <v>1007</v>
       </c>
       <c r="F347" t="s" s="0">
-        <v>1055</v>
+        <v>1008</v>
       </c>
       <c r="G347" t="s" s="0">
-        <v>1056</v>
+        <v>26</v>
       </c>
       <c r="H347" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I347" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J347" t="s" s="0">
-        <v>67</v>
+        <v>317</v>
       </c>
       <c r="K347" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L347" t="s" s="0">
-        <v>1062</v>
+        <v>549</v>
       </c>
       <c r="M347" t="s" s="0">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="N347" t="s" s="0">
-        <v>365</v>
+        <v>45</v>
       </c>
       <c r="O347" t="s" s="0">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="P347" t="s" s="0">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="Q347" t="s" s="0">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="R347" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S347" t="s" s="0">
-        <v>1068</v>
+        <v>0</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B348" t="s" s="0">
-        <v>1069</v>
+        <v>1041</v>
       </c>
       <c r="C348" t="s" s="0">
-        <v>1070</v>
+        <v>876</v>
       </c>
       <c r="D348" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E348" t="s" s="0">
-        <v>1054</v>
+        <v>1007</v>
       </c>
       <c r="F348" t="s" s="0">
-        <v>1055</v>
+        <v>1008</v>
       </c>
       <c r="G348" t="s" s="0">
-        <v>184</v>
+        <v>26</v>
       </c>
       <c r="H348" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I348" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J348" t="s" s="0">
-        <v>29</v>
+        <v>325</v>
       </c>
       <c r="K348" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L348" t="s" s="0">
-        <v>1059</v>
+        <v>877</v>
       </c>
       <c r="M348" t="s" s="0">
-        <v>55</v>
+        <v>126</v>
       </c>
       <c r="N348" t="s" s="0">
-        <v>365</v>
+        <v>127</v>
       </c>
       <c r="O348" t="s" s="0">
-        <v>365</v>
+        <v>32</v>
       </c>
       <c r="P348" t="s" s="0">
-        <v>34</v>
+        <v>127</v>
       </c>
       <c r="Q348" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R348" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S348" t="s" s="0">
-        <v>1071</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B349" t="s" s="0">
-        <v>1072</v>
+        <v>1043</v>
       </c>
       <c r="C349" t="s" s="0">
-        <v>1073</v>
+        <v>1044</v>
       </c>
       <c r="D349" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E349" t="s" s="0">
-        <v>1054</v>
+        <v>1007</v>
       </c>
       <c r="F349" t="s" s="0">
-        <v>1055</v>
+        <v>1008</v>
       </c>
       <c r="G349" t="s" s="0">
-        <v>184</v>
+        <v>26</v>
       </c>
       <c r="H349" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I349" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J349" t="s" s="0">
-        <v>43</v>
+        <v>672</v>
       </c>
       <c r="K349" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L349" t="s" s="0">
-        <v>1065</v>
+        <v>877</v>
       </c>
       <c r="M349" t="s" s="0">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="N349" t="s" s="0">
-        <v>44</v>
+        <v>192</v>
       </c>
       <c r="O349" t="s" s="0">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P349" t="s" s="0">
-        <v>34</v>
+        <v>192</v>
       </c>
       <c r="Q349" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R349" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S349" t="s" s="0">
-        <v>0</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B350" t="s" s="0">
-        <v>1074</v>
+        <v>1046</v>
       </c>
       <c r="C350" t="s" s="0">
-        <v>1075</v>
+        <v>1044</v>
       </c>
       <c r="D350" t="s" s="0">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E350" t="s" s="0">
-        <v>1054</v>
+        <v>1007</v>
       </c>
       <c r="F350" t="s" s="0">
-        <v>1055</v>
+        <v>1008</v>
       </c>
       <c r="G350" t="s" s="0">
-        <v>1056</v>
+        <v>26</v>
       </c>
       <c r="H350" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I350" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J350" t="s" s="0">
-        <v>43</v>
+        <v>672</v>
       </c>
       <c r="K350" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L350" t="s" s="0">
-        <v>1076</v>
+        <v>1029</v>
       </c>
       <c r="M350" t="s" s="0">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="N350" t="s" s="0">
-        <v>111</v>
+        <v>313</v>
       </c>
       <c r="O350" t="s" s="0">
-        <v>180</v>
+        <v>32</v>
       </c>
       <c r="P350" t="s" s="0">
-        <v>62</v>
+        <v>313</v>
       </c>
       <c r="Q350" t="s" s="0">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="R350" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S350" t="s" s="0">
-        <v>0</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B351" t="s" s="0">
-        <v>1077</v>
+        <v>1048</v>
       </c>
       <c r="C351" t="s" s="0">
-        <v>195</v>
+        <v>1044</v>
       </c>
       <c r="D351" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E351" t="s" s="0">
-        <v>1054</v>
+        <v>1007</v>
       </c>
       <c r="F351" t="s" s="0">
-        <v>1055</v>
+        <v>1008</v>
       </c>
       <c r="G351" t="s" s="0">
-        <v>692</v>
+        <v>26</v>
       </c>
       <c r="H351" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I351" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J351" t="s" s="0">
-        <v>108</v>
+        <v>672</v>
       </c>
       <c r="K351" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L351" t="s" s="0">
-        <v>1078</v>
+        <v>1012</v>
       </c>
       <c r="M351" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N351" t="s" s="0">
-        <v>0</v>
+        <v>192</v>
       </c>
       <c r="O351" t="s" s="0">
-        <v>167</v>
+        <v>32</v>
       </c>
       <c r="P351" t="s" s="0">
-        <v>34</v>
+        <v>192</v>
       </c>
       <c r="Q351" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R351" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S351" t="s" s="0">
-        <v>0</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B352" t="s" s="0">
-        <v>1079</v>
+        <v>1049</v>
       </c>
       <c r="C352" t="s" s="0">
-        <v>666</v>
+        <v>1044</v>
       </c>
       <c r="D352" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E352" t="s" s="0">
-        <v>1080</v>
+        <v>1007</v>
       </c>
       <c r="F352" t="s" s="0">
-        <v>1081</v>
+        <v>1008</v>
       </c>
       <c r="G352" t="s" s="0">
-        <v>174</v>
+        <v>26</v>
       </c>
       <c r="H352" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I352" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J352" t="s" s="0">
-        <v>123</v>
+        <v>672</v>
       </c>
       <c r="K352" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L352" t="s" s="0">
-        <v>667</v>
+        <v>549</v>
       </c>
       <c r="M352" t="s" s="0">
-        <v>1037</v>
+        <v>0</v>
       </c>
       <c r="N352" t="s" s="0">
-        <v>340</v>
+        <v>313</v>
       </c>
       <c r="O352" t="s" s="0">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="P352" t="s" s="0">
-        <v>40</v>
+        <v>313</v>
       </c>
       <c r="Q352" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R352" t="s" s="0">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="S352" t="s" s="0">
-        <v>0</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B353" t="s" s="0">
-        <v>1082</v>
+        <v>1050</v>
       </c>
       <c r="C353" t="s" s="0">
-        <v>458</v>
+        <v>1051</v>
       </c>
       <c r="D353" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E353" t="s" s="0">
-        <v>1080</v>
+        <v>1052</v>
       </c>
       <c r="F353" t="s" s="0">
-        <v>1081</v>
+        <v>1053</v>
       </c>
       <c r="G353" t="s" s="0">
-        <v>225</v>
+        <v>1054</v>
       </c>
       <c r="H353" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I353" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J353" t="s" s="0">
-        <v>29</v>
+        <v>120</v>
       </c>
       <c r="K353" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L353" t="s" s="0">
-        <v>234</v>
+        <v>546</v>
       </c>
       <c r="M353" t="s" s="0">
-        <v>238</v>
+        <v>221</v>
       </c>
       <c r="N353" t="s" s="0">
-        <v>68</v>
+        <v>31</v>
       </c>
       <c r="O353" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P353" t="s" s="0">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="Q353" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R353" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S353" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B354" t="s" s="0">
-        <v>1083</v>
+        <v>1055</v>
       </c>
       <c r="C354" t="s" s="0">
-        <v>1084</v>
+        <v>1056</v>
       </c>
       <c r="D354" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E354" t="s" s="0">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="F354" t="s" s="0">
-        <v>1086</v>
+        <v>1053</v>
       </c>
       <c r="G354" t="s" s="0">
-        <v>602</v>
+        <v>351</v>
       </c>
       <c r="H354" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I354" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J354" t="s" s="0">
-        <v>265</v>
+        <v>120</v>
       </c>
       <c r="K354" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L354" t="s" s="0">
-        <v>1087</v>
+        <v>352</v>
       </c>
       <c r="M354" t="s" s="0">
-        <v>0</v>
+        <v>340</v>
       </c>
       <c r="N354" t="s" s="0">
-        <v>235</v>
+        <v>31</v>
       </c>
       <c r="O354" t="s" s="0">
-        <v>180</v>
+        <v>32</v>
       </c>
       <c r="P354" t="s" s="0">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="Q354" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R354" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S354" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B355" t="s" s="0">
-        <v>1088</v>
+        <v>1057</v>
       </c>
       <c r="C355" t="s" s="0">
-        <v>1089</v>
+        <v>1058</v>
       </c>
       <c r="D355" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E355" t="s" s="0">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="F355" t="s" s="0">
-        <v>1086</v>
+        <v>1053</v>
       </c>
       <c r="G355" t="s" s="0">
-        <v>513</v>
+        <v>1054</v>
       </c>
       <c r="H355" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I355" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J355" t="s" s="0">
-        <v>525</v>
+        <v>156</v>
       </c>
       <c r="K355" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L355" t="s" s="0">
-        <v>1090</v>
+        <v>1059</v>
       </c>
       <c r="M355" t="s" s="0">
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="N355" t="s" s="0">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="O355" t="s" s="0">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P355" t="s" s="0">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q355" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R355" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S355" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B356" t="s" s="0">
-        <v>1091</v>
+        <v>1060</v>
       </c>
       <c r="C356" t="s" s="0">
-        <v>1089</v>
+        <v>1061</v>
       </c>
       <c r="D356" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E356" t="s" s="0">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="F356" t="s" s="0">
-        <v>1086</v>
+        <v>1053</v>
       </c>
       <c r="G356" t="s" s="0">
-        <v>513</v>
+        <v>488</v>
       </c>
       <c r="H356" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I356" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J356" t="s" s="0">
-        <v>329</v>
+        <v>156</v>
       </c>
       <c r="K356" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L356" t="s" s="0">
-        <v>1090</v>
+        <v>537</v>
       </c>
       <c r="M356" t="s" s="0">
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="N356" t="s" s="0">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="O356" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P356" t="s" s="0">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="Q356" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R356" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S356" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B357" t="s" s="0">
-        <v>1092</v>
+        <v>1062</v>
       </c>
       <c r="C357" t="s" s="0">
-        <v>1089</v>
+        <v>1063</v>
       </c>
       <c r="D357" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E357" t="s" s="0">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="F357" t="s" s="0">
-        <v>1086</v>
+        <v>1053</v>
       </c>
       <c r="G357" t="s" s="0">
-        <v>513</v>
+        <v>26</v>
       </c>
       <c r="H357" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I357" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J357" t="s" s="0">
-        <v>529</v>
+        <v>215</v>
       </c>
       <c r="K357" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L357" t="s" s="0">
-        <v>1090</v>
+        <v>352</v>
       </c>
       <c r="M357" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N357" t="s" s="0">
-        <v>77</v>
+        <v>612</v>
       </c>
       <c r="O357" t="s" s="0">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P357" t="s" s="0">
-        <v>34</v>
+        <v>612</v>
       </c>
       <c r="Q357" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R357" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S357" t="s" s="0">
-        <v>0</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B358" t="s" s="0">
-        <v>1093</v>
+        <v>1065</v>
       </c>
       <c r="C358" t="s" s="0">
-        <v>1094</v>
+        <v>1066</v>
       </c>
       <c r="D358" t="s" s="0">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E358" t="s" s="0">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="F358" t="s" s="0">
-        <v>1086</v>
+        <v>1053</v>
       </c>
       <c r="G358" t="s" s="0">
-        <v>500</v>
+        <v>26</v>
       </c>
       <c r="H358" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I358" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J358" t="s" s="0">
-        <v>123</v>
+        <v>44</v>
       </c>
       <c r="K358" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L358" t="s" s="0">
-        <v>603</v>
+        <v>537</v>
       </c>
       <c r="M358" t="s" s="0">
-        <v>324</v>
+        <v>221</v>
       </c>
       <c r="N358" t="s" s="0">
-        <v>235</v>
+        <v>97</v>
       </c>
       <c r="O358" t="s" s="0">
-        <v>151</v>
+        <v>32</v>
       </c>
       <c r="P358" t="s" s="0">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="Q358" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R358" t="s" s="0">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="S358" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B359" t="s" s="0">
-        <v>1095</v>
+        <v>1067</v>
       </c>
       <c r="C359" t="s" s="0">
-        <v>1094</v>
+        <v>1068</v>
       </c>
       <c r="D359" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E359" t="s" s="0">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="F359" t="s" s="0">
-        <v>1086</v>
+        <v>1053</v>
       </c>
       <c r="G359" t="s" s="0">
-        <v>500</v>
+        <v>26</v>
       </c>
       <c r="H359" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I359" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J359" t="s" s="0">
-        <v>203</v>
+        <v>29</v>
       </c>
       <c r="K359" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L359" t="s" s="0">
-        <v>603</v>
+        <v>1059</v>
       </c>
       <c r="M359" t="s" s="0">
-        <v>324</v>
+        <v>221</v>
       </c>
       <c r="N359" t="s" s="0">
-        <v>126</v>
+        <v>101</v>
       </c>
       <c r="O359" t="s" s="0">
-        <v>180</v>
+        <v>32</v>
       </c>
       <c r="P359" t="s" s="0">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="Q359" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R359" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S359" t="s" s="0">
-        <v>0</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B360" t="s" s="0">
-        <v>1096</v>
+        <v>1070</v>
       </c>
       <c r="C360" t="s" s="0">
-        <v>1097</v>
+        <v>1071</v>
       </c>
       <c r="D360" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E360" t="s" s="0">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="F360" t="s" s="0">
-        <v>1086</v>
+        <v>1053</v>
       </c>
       <c r="G360" t="s" s="0">
-        <v>552</v>
+        <v>26</v>
       </c>
       <c r="H360" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I360" t="s" s="0">
-        <v>28</v>
+        <v>296</v>
       </c>
       <c r="J360" t="s" s="0">
-        <v>531</v>
+        <v>44</v>
       </c>
       <c r="K360" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L360" t="s" s="0">
-        <v>1090</v>
+        <v>546</v>
       </c>
       <c r="M360" t="s" s="0">
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="N360" t="s" s="0">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="O360" t="s" s="0">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="P360" t="s" s="0">
-        <v>34</v>
+        <v>101</v>
       </c>
       <c r="Q360" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R360" t="s" s="0">
-        <v>142</v>
+        <v>297</v>
       </c>
       <c r="S360" t="s" s="0">
-        <v>0</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B361" t="s" s="0">
-        <v>1098</v>
+        <v>1073</v>
       </c>
       <c r="C361" t="s" s="0">
-        <v>1097</v>
+        <v>1074</v>
       </c>
       <c r="D361" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E361" t="s" s="0">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="F361" t="s" s="0">
-        <v>1086</v>
+        <v>1053</v>
       </c>
       <c r="G361" t="s" s="0">
-        <v>309</v>
+        <v>26</v>
       </c>
       <c r="H361" t="s" s="0">
-        <v>27</v>
+        <v>302</v>
       </c>
       <c r="I361" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J361" t="s" s="0">
-        <v>537</v>
+        <v>44</v>
       </c>
       <c r="K361" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L361" t="s" s="0">
-        <v>1090</v>
+        <v>546</v>
       </c>
       <c r="M361" t="s" s="0">
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="N361" t="s" s="0">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="O361" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P361" t="s" s="0">
-        <v>33</v>
+        <v>101</v>
       </c>
       <c r="Q361" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R361" t="s" s="0">
-        <v>142</v>
+        <v>297</v>
       </c>
       <c r="S361" t="s" s="0">
-        <v>0</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B362" t="s" s="0">
-        <v>1099</v>
+        <v>1076</v>
       </c>
       <c r="C362" t="s" s="0">
-        <v>1097</v>
+        <v>1077</v>
       </c>
       <c r="D362" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E362" t="s" s="0">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="F362" t="s" s="0">
-        <v>1086</v>
+        <v>1053</v>
       </c>
       <c r="G362" t="s" s="0">
-        <v>309</v>
+        <v>26</v>
       </c>
       <c r="H362" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I362" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J362" t="s" s="0">
-        <v>539</v>
+        <v>44</v>
       </c>
       <c r="K362" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L362" t="s" s="0">
-        <v>1090</v>
+        <v>1059</v>
       </c>
       <c r="M362" t="s" s="0">
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="N362" t="s" s="0">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="O362" t="s" s="0">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P362" t="s" s="0">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="Q362" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R362" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S362" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B363" t="s" s="0">
-        <v>1100</v>
+        <v>1078</v>
       </c>
       <c r="C363" t="s" s="0">
-        <v>1097</v>
+        <v>536</v>
       </c>
       <c r="D363" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E363" t="s" s="0">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="F363" t="s" s="0">
-        <v>1086</v>
+        <v>1053</v>
       </c>
       <c r="G363" t="s" s="0">
-        <v>552</v>
+        <v>1054</v>
       </c>
       <c r="H363" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I363" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J363" t="s" s="0">
-        <v>541</v>
+        <v>253</v>
       </c>
       <c r="K363" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L363" t="s" s="0">
-        <v>1090</v>
+        <v>537</v>
       </c>
       <c r="M363" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N363" t="s" s="0">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="O363" t="s" s="0">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P363" t="s" s="0">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="Q363" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R363" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S363" t="s" s="0">
-        <v>0</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B364" t="s" s="0">
-        <v>1101</v>
+        <v>1080</v>
       </c>
       <c r="C364" t="s" s="0">
-        <v>1097</v>
+        <v>1081</v>
       </c>
       <c r="D364" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E364" t="s" s="0">
+        <v>1082</v>
+      </c>
+      <c r="F364" t="s" s="0">
+        <v>1083</v>
+      </c>
+      <c r="G364" t="s" s="0">
+        <v>1084</v>
+      </c>
+      <c r="H364" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I364" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J364" t="s" s="0">
+        <v>156</v>
+      </c>
+      <c r="K364" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L364" t="s" s="0">
         <v>1085</v>
       </c>
-      <c r="F364" t="s" s="0">
+      <c r="M364" t="s" s="0">
+        <v>490</v>
+      </c>
+      <c r="N364" t="s" s="0">
+        <v>101</v>
+      </c>
+      <c r="O364" t="s" s="0">
+        <v>418</v>
+      </c>
+      <c r="P364" t="s" s="0">
         <v>1086</v>
       </c>
-      <c r="G364" t="s" s="0">
-[...28 lines deleted...]
-      </c>
       <c r="Q364" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R364" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S364" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B365" t="s" s="0">
-        <v>1102</v>
+        <v>1087</v>
       </c>
       <c r="C365" t="s" s="0">
-        <v>1097</v>
+        <v>1081</v>
       </c>
       <c r="D365" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E365" t="s" s="0">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="F365" t="s" s="0">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="G365" t="s" s="0">
-        <v>309</v>
+        <v>1084</v>
       </c>
       <c r="H365" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I365" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J365" t="s" s="0">
-        <v>546</v>
+        <v>120</v>
       </c>
       <c r="K365" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L365" t="s" s="0">
-        <v>1090</v>
+        <v>1088</v>
       </c>
       <c r="M365" t="s" s="0">
-        <v>0</v>
+        <v>490</v>
       </c>
       <c r="N365" t="s" s="0">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="O365" t="s" s="0">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P365" t="s" s="0">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="Q365" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R365" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S365" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B366" t="s" s="0">
-        <v>1103</v>
+        <v>1089</v>
       </c>
       <c r="C366" t="s" s="0">
-        <v>1104</v>
+        <v>1081</v>
       </c>
       <c r="D366" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E366" t="s" s="0">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="F366" t="s" s="0">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="G366" t="s" s="0">
-        <v>500</v>
+        <v>1084</v>
       </c>
       <c r="H366" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I366" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J366" t="s" s="0">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="K366" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L366" t="s" s="0">
-        <v>725</v>
+        <v>1088</v>
       </c>
       <c r="M366" t="s" s="0">
-        <v>324</v>
+        <v>490</v>
       </c>
       <c r="N366" t="s" s="0">
-        <v>235</v>
+        <v>101</v>
       </c>
       <c r="O366" t="s" s="0">
-        <v>180</v>
+        <v>32</v>
       </c>
       <c r="P366" t="s" s="0">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="Q366" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R366" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S366" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B367" t="s" s="0">
-        <v>1105</v>
+        <v>1090</v>
       </c>
       <c r="C367" t="s" s="0">
-        <v>1104</v>
+        <v>1081</v>
       </c>
       <c r="D367" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E367" t="s" s="0">
+        <v>1082</v>
+      </c>
+      <c r="F367" t="s" s="0">
+        <v>1083</v>
+      </c>
+      <c r="G367" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H367" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I367" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J367" t="s" s="0">
+        <v>95</v>
+      </c>
+      <c r="K367" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L367" t="s" s="0">
         <v>1085</v>
       </c>
-      <c r="F367" t="s" s="0">
+      <c r="M367" t="s" s="0">
+        <v>490</v>
+      </c>
+      <c r="N367" t="s" s="0">
+        <v>101</v>
+      </c>
+      <c r="O367" t="s" s="0">
+        <v>418</v>
+      </c>
+      <c r="P367" t="s" s="0">
         <v>1086</v>
       </c>
-      <c r="G367" t="s" s="0">
-[...28 lines deleted...]
-      </c>
       <c r="Q367" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R367" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S367" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B368" t="s" s="0">
-        <v>1106</v>
+        <v>1091</v>
       </c>
       <c r="C368" t="s" s="0">
-        <v>1104</v>
+        <v>1092</v>
       </c>
       <c r="D368" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E368" t="s" s="0">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="F368" t="s" s="0">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="G368" t="s" s="0">
-        <v>450</v>
+        <v>849</v>
       </c>
       <c r="H368" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I368" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J368" t="s" s="0">
-        <v>203</v>
+        <v>120</v>
       </c>
       <c r="K368" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L368" t="s" s="0">
-        <v>591</v>
+        <v>850</v>
       </c>
       <c r="M368" t="s" s="0">
-        <v>324</v>
+        <v>490</v>
       </c>
       <c r="N368" t="s" s="0">
-        <v>235</v>
+        <v>612</v>
       </c>
       <c r="O368" t="s" s="0">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="P368" t="s" s="0">
-        <v>45</v>
+        <v>612</v>
       </c>
       <c r="Q368" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R368" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S368" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B369" t="s" s="0">
-        <v>1107</v>
+        <v>1093</v>
       </c>
       <c r="C369" t="s" s="0">
-        <v>1108</v>
+        <v>1094</v>
       </c>
       <c r="D369" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E369" t="s" s="0">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="F369" t="s" s="0">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="G369" t="s" s="0">
-        <v>500</v>
+        <v>26</v>
       </c>
       <c r="H369" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I369" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J369" t="s" s="0">
-        <v>525</v>
+        <v>286</v>
       </c>
       <c r="K369" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L369" t="s" s="0">
-        <v>1090</v>
+        <v>1095</v>
       </c>
       <c r="M369" t="s" s="0">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="N369" t="s" s="0">
-        <v>98</v>
+        <v>59</v>
       </c>
       <c r="O369" t="s" s="0">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="P369" t="s" s="0">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="Q369" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R369" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S369" t="s" s="0">
-        <v>0</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B370" t="s" s="0">
-        <v>1109</v>
+        <v>1097</v>
       </c>
       <c r="C370" t="s" s="0">
-        <v>1108</v>
+        <v>1094</v>
       </c>
       <c r="D370" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E370" t="s" s="0">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="F370" t="s" s="0">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="G370" t="s" s="0">
-        <v>500</v>
+        <v>26</v>
       </c>
       <c r="H370" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I370" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J370" t="s" s="0">
-        <v>329</v>
+        <v>286</v>
       </c>
       <c r="K370" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L370" t="s" s="0">
-        <v>1090</v>
+        <v>1095</v>
       </c>
       <c r="M370" t="s" s="0">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="N370" t="s" s="0">
-        <v>98</v>
+        <v>59</v>
       </c>
       <c r="O370" t="s" s="0">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="P370" t="s" s="0">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="Q370" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R370" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S370" t="s" s="0">
-        <v>0</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B371" t="s" s="0">
-        <v>1110</v>
+        <v>1099</v>
       </c>
       <c r="C371" t="s" s="0">
-        <v>1108</v>
+        <v>1100</v>
       </c>
       <c r="D371" t="s" s="0">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E371" t="s" s="0">
+        <v>1082</v>
+      </c>
+      <c r="F371" t="s" s="0">
+        <v>1083</v>
+      </c>
+      <c r="G371" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H371" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I371" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J371" t="s" s="0">
+        <v>29</v>
+      </c>
+      <c r="K371" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L371" t="s" s="0">
         <v>1085</v>
       </c>
-      <c r="F371" t="s" s="0">
-[...19 lines deleted...]
-      </c>
       <c r="M371" t="s" s="0">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="N371" t="s" s="0">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="O371" t="s" s="0">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="P371" t="s" s="0">
-        <v>34</v>
+        <v>101</v>
       </c>
       <c r="Q371" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R371" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S371" t="s" s="0">
-        <v>0</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B372" t="s" s="0">
-        <v>1111</v>
+        <v>1102</v>
       </c>
       <c r="C372" t="s" s="0">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="D372" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E372" t="s" s="0">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="F372" t="s" s="0">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="G372" t="s" s="0">
-        <v>107</v>
+        <v>26</v>
       </c>
       <c r="H372" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I372" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J372" t="s" s="0">
-        <v>531</v>
+        <v>1104</v>
       </c>
       <c r="K372" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L372" t="s" s="0">
-        <v>1090</v>
+        <v>1095</v>
       </c>
       <c r="M372" t="s" s="0">
-        <v>0</v>
+        <v>490</v>
       </c>
       <c r="N372" t="s" s="0">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="O372" t="s" s="0">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="P372" t="s" s="0">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="Q372" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R372" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S372" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B373" t="s" s="0">
-        <v>1112</v>
+        <v>1105</v>
       </c>
       <c r="C373" t="s" s="0">
+        <v>1106</v>
+      </c>
+      <c r="D373" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E373" t="s" s="0">
+        <v>1082</v>
+      </c>
+      <c r="F373" t="s" s="0">
+        <v>1083</v>
+      </c>
+      <c r="G373" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H373" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I373" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J373" t="s" s="0">
+        <v>38</v>
+      </c>
+      <c r="K373" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L373" t="s" s="0">
+        <v>850</v>
+      </c>
+      <c r="M373" t="s" s="0">
+        <v>40</v>
+      </c>
+      <c r="N373" t="s" s="0">
+        <v>97</v>
+      </c>
+      <c r="O373" t="s" s="0">
+        <v>1107</v>
+      </c>
+      <c r="P373" t="s" s="0">
+        <v>1086</v>
+      </c>
+      <c r="Q373" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R373" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S373" t="s" s="0">
         <v>1108</v>
-      </c>
-[...46 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B374" t="s" s="0">
-        <v>1113</v>
+        <v>1109</v>
       </c>
       <c r="C374" t="s" s="0">
+        <v>1110</v>
+      </c>
+      <c r="D374" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E374" t="s" s="0">
+        <v>1082</v>
+      </c>
+      <c r="F374" t="s" s="0">
+        <v>1083</v>
+      </c>
+      <c r="G374" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H374" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I374" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J374" t="s" s="0">
+        <v>38</v>
+      </c>
+      <c r="K374" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L374" t="s" s="0">
+        <v>1111</v>
+      </c>
+      <c r="M374" t="s" s="0">
+        <v>40</v>
+      </c>
+      <c r="N374" t="s" s="0">
+        <v>97</v>
+      </c>
+      <c r="O374" t="s" s="0">
+        <v>259</v>
+      </c>
+      <c r="P374" t="s" s="0">
+        <v>553</v>
+      </c>
+      <c r="Q374" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R374" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S374" t="s" s="0">
         <v>1108</v>
-      </c>
-[...46 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B375" t="s" s="0">
-        <v>1114</v>
+        <v>1112</v>
       </c>
       <c r="C375" t="s" s="0">
-        <v>1108</v>
+        <v>848</v>
       </c>
       <c r="D375" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E375" t="s" s="0">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="F375" t="s" s="0">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="G375" t="s" s="0">
-        <v>107</v>
+        <v>849</v>
       </c>
       <c r="H375" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I375" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J375" t="s" s="0">
-        <v>541</v>
+        <v>253</v>
       </c>
       <c r="K375" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L375" t="s" s="0">
-        <v>1090</v>
+        <v>850</v>
       </c>
       <c r="M375" t="s" s="0">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="N375" t="s" s="0">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="O375" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P375" t="s" s="0">
+        <v>97</v>
+      </c>
+      <c r="Q375" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R375" t="s" s="0">
         <v>33</v>
       </c>
-      <c r="Q375" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="S375" t="s" s="0">
-        <v>0</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B376" t="s" s="0">
+        <v>1114</v>
+      </c>
+      <c r="C376" t="s" s="0">
         <v>1115</v>
       </c>
-      <c r="C376" t="s" s="0">
+      <c r="D376" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E376" t="s" s="0">
+        <v>1082</v>
+      </c>
+      <c r="F376" t="s" s="0">
+        <v>1083</v>
+      </c>
+      <c r="G376" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H376" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I376" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J376" t="s" s="0">
+        <v>44</v>
+      </c>
+      <c r="K376" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L376" t="s" s="0">
+        <v>1088</v>
+      </c>
+      <c r="M376" t="s" s="0">
+        <v>40</v>
+      </c>
+      <c r="N376" t="s" s="0">
+        <v>97</v>
+      </c>
+      <c r="O376" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P376" t="s" s="0">
+        <v>97</v>
+      </c>
+      <c r="Q376" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R376" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S376" t="s" s="0">
         <v>1116</v>
-      </c>
-[...46 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B377" t="s" s="0">
+        <v>1117</v>
+      </c>
+      <c r="C377" t="s" s="0">
         <v>1118</v>
       </c>
-      <c r="C377" t="s" s="0">
+      <c r="D377" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E377" t="s" s="0">
         <v>1119</v>
       </c>
-      <c r="D377" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="F377" t="s" s="0">
-        <v>1086</v>
+        <v>1120</v>
       </c>
       <c r="G377" t="s" s="0">
-        <v>107</v>
+        <v>1032</v>
       </c>
       <c r="H377" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I377" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J377" t="s" s="0">
-        <v>550</v>
+        <v>156</v>
       </c>
       <c r="K377" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L377" t="s" s="0">
-        <v>1090</v>
+        <v>1121</v>
       </c>
       <c r="M377" t="s" s="0">
-        <v>0</v>
+        <v>308</v>
       </c>
       <c r="N377" t="s" s="0">
-        <v>77</v>
+        <v>222</v>
       </c>
       <c r="O377" t="s" s="0">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P377" t="s" s="0">
-        <v>34</v>
+        <v>222</v>
       </c>
       <c r="Q377" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R377" t="s" s="0">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="S377" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B378" t="s" s="0">
+        <v>1122</v>
+      </c>
+      <c r="C378" t="s" s="0">
+        <v>1123</v>
+      </c>
+      <c r="D378" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E378" t="s" s="0">
+        <v>1119</v>
+      </c>
+      <c r="F378" t="s" s="0">
         <v>1120</v>
       </c>
-      <c r="C378" t="s" s="0">
-[...10 lines deleted...]
-      </c>
       <c r="G378" t="s" s="0">
-        <v>500</v>
+        <v>568</v>
       </c>
       <c r="H378" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I378" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J378" t="s" s="0">
-        <v>546</v>
+        <v>588</v>
       </c>
       <c r="K378" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L378" t="s" s="0">
-        <v>1090</v>
+        <v>1124</v>
       </c>
       <c r="M378" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N378" t="s" s="0">
-        <v>77</v>
+        <v>635</v>
       </c>
       <c r="O378" t="s" s="0">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="P378" t="s" s="0">
-        <v>40</v>
+        <v>635</v>
       </c>
       <c r="Q378" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R378" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S378" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B379" t="s" s="0">
-        <v>1121</v>
+        <v>1125</v>
       </c>
       <c r="C379" t="s" s="0">
+        <v>1123</v>
+      </c>
+      <c r="D379" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E379" t="s" s="0">
         <v>1119</v>
       </c>
-      <c r="D379" t="s" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="F379" t="s" s="0">
-        <v>1086</v>
+        <v>1120</v>
       </c>
       <c r="G379" t="s" s="0">
-        <v>500</v>
+        <v>26</v>
       </c>
       <c r="H379" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I379" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J379" t="s" s="0">
-        <v>548</v>
+        <v>323</v>
       </c>
       <c r="K379" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L379" t="s" s="0">
-        <v>1090</v>
+        <v>1124</v>
       </c>
       <c r="M379" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N379" t="s" s="0">
-        <v>77</v>
+        <v>635</v>
       </c>
       <c r="O379" t="s" s="0">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="P379" t="s" s="0">
-        <v>92</v>
+        <v>635</v>
       </c>
       <c r="Q379" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R379" t="s" s="0">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="S379" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B380" t="s" s="0">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="C380" t="s" s="0">
-        <v>331</v>
+        <v>1123</v>
       </c>
       <c r="D380" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E380" t="s" s="0">
-        <v>1085</v>
+        <v>1119</v>
       </c>
       <c r="F380" t="s" s="0">
-        <v>1086</v>
+        <v>1120</v>
       </c>
       <c r="G380" t="s" s="0">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="H380" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I380" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J380" t="s" s="0">
-        <v>203</v>
+        <v>1127</v>
       </c>
       <c r="K380" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L380" t="s" s="0">
-        <v>721</v>
+        <v>1124</v>
       </c>
       <c r="M380" t="s" s="0">
-        <v>1123</v>
+        <v>0</v>
       </c>
       <c r="N380" t="s" s="0">
-        <v>235</v>
+        <v>635</v>
       </c>
       <c r="O380" t="s" s="0">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="P380" t="s" s="0">
-        <v>78</v>
+        <v>635</v>
       </c>
       <c r="Q380" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R380" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S380" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B381" t="s" s="0">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="C381" t="s" s="0">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="D381" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E381" t="s" s="0">
-        <v>1085</v>
+        <v>1119</v>
       </c>
       <c r="F381" t="s" s="0">
-        <v>1086</v>
+        <v>1120</v>
       </c>
       <c r="G381" t="s" s="0">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="H381" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I381" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J381" t="s" s="0">
-        <v>43</v>
+        <v>95</v>
       </c>
       <c r="K381" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L381" t="s" s="0">
-        <v>591</v>
+        <v>109</v>
       </c>
       <c r="M381" t="s" s="0">
-        <v>55</v>
+        <v>308</v>
       </c>
       <c r="N381" t="s" s="0">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="O381" t="s" s="0">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P381" t="s" s="0">
-        <v>56</v>
+        <v>222</v>
       </c>
       <c r="Q381" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R381" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S381" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B382" t="s" s="0">
-        <v>1126</v>
+        <v>1130</v>
       </c>
       <c r="C382" t="s" s="0">
-        <v>724</v>
+        <v>1131</v>
       </c>
       <c r="D382" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E382" t="s" s="0">
-        <v>1085</v>
+        <v>1119</v>
       </c>
       <c r="F382" t="s" s="0">
-        <v>1086</v>
+        <v>1120</v>
       </c>
       <c r="G382" t="s" s="0">
-        <v>464</v>
+        <v>526</v>
       </c>
       <c r="H382" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I382" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J382" t="s" s="0">
-        <v>155</v>
+        <v>588</v>
       </c>
       <c r="K382" t="s" s="0">
-        <v>334</v>
+        <v>0</v>
       </c>
       <c r="L382" t="s" s="0">
-        <v>725</v>
+        <v>1124</v>
       </c>
       <c r="M382" t="s" s="0">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="N382" t="s" s="0">
-        <v>235</v>
+        <v>635</v>
       </c>
       <c r="O382" t="s" s="0">
-        <v>78</v>
+        <v>32</v>
       </c>
       <c r="P382" t="s" s="0">
-        <v>93</v>
+        <v>635</v>
       </c>
       <c r="Q382" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R382" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S382" t="s" s="0">
-        <v>726</v>
+        <v>0</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B383" t="s" s="0">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="C383" t="s" s="0">
-        <v>720</v>
+        <v>1131</v>
       </c>
       <c r="D383" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E383" t="s" s="0">
-        <v>1085</v>
+        <v>1119</v>
       </c>
       <c r="F383" t="s" s="0">
-        <v>1086</v>
+        <v>1120</v>
       </c>
       <c r="G383" t="s" s="0">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="H383" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I383" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J383" t="s" s="0">
-        <v>123</v>
+        <v>323</v>
       </c>
       <c r="K383" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L383" t="s" s="0">
-        <v>721</v>
+        <v>1124</v>
       </c>
       <c r="M383" t="s" s="0">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="N383" t="s" s="0">
-        <v>235</v>
+        <v>635</v>
       </c>
       <c r="O383" t="s" s="0">
-        <v>162</v>
+        <v>32</v>
       </c>
       <c r="P383" t="s" s="0">
-        <v>98</v>
+        <v>635</v>
       </c>
       <c r="Q383" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R383" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S383" t="s" s="0">
-        <v>722</v>
+        <v>0</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B384" t="s" s="0">
-        <v>1128</v>
+        <v>1133</v>
       </c>
       <c r="C384" t="s" s="0">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="D384" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E384" t="s" s="0">
-        <v>1085</v>
+        <v>1119</v>
       </c>
       <c r="F384" t="s" s="0">
-        <v>1086</v>
+        <v>1120</v>
       </c>
       <c r="G384" t="s" s="0">
-        <v>1130</v>
+        <v>26</v>
       </c>
       <c r="H384" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I384" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J384" t="s" s="0">
-        <v>29</v>
+        <v>1127</v>
       </c>
       <c r="K384" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L384" t="s" s="0">
-        <v>1131</v>
+        <v>1124</v>
       </c>
       <c r="M384" t="s" s="0">
-        <v>324</v>
+        <v>0</v>
       </c>
       <c r="N384" t="s" s="0">
-        <v>235</v>
+        <v>635</v>
       </c>
       <c r="O384" t="s" s="0">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P384" t="s" s="0">
-        <v>92</v>
+        <v>635</v>
       </c>
       <c r="Q384" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R384" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S384" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B385" t="s" s="0">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="C385" t="s" s="0">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="D385" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E385" t="s" s="0">
-        <v>1085</v>
+        <v>1119</v>
       </c>
       <c r="F385" t="s" s="0">
-        <v>1086</v>
+        <v>1120</v>
       </c>
       <c r="G385" t="s" s="0">
-        <v>475</v>
+        <v>600</v>
       </c>
       <c r="H385" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I385" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J385" t="s" s="0">
-        <v>29</v>
+        <v>156</v>
       </c>
       <c r="K385" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L385" t="s" s="0">
-        <v>721</v>
+        <v>580</v>
       </c>
       <c r="M385" t="s" s="0">
-        <v>0</v>
+        <v>308</v>
       </c>
       <c r="N385" t="s" s="0">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="O385" t="s" s="0">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="P385" t="s" s="0">
-        <v>78</v>
+        <v>222</v>
       </c>
       <c r="Q385" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R385" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S385" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B386" t="s" s="0">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="C386" t="s" s="0">
         <v>1135</v>
       </c>
       <c r="D386" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E386" t="s" s="0">
-        <v>1136</v>
+        <v>1119</v>
       </c>
       <c r="F386" t="s" s="0">
-        <v>1137</v>
+        <v>1120</v>
       </c>
       <c r="G386" t="s" s="0">
-        <v>808</v>
+        <v>600</v>
       </c>
       <c r="H386" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I386" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J386" t="s" s="0">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="K386" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L386" t="s" s="0">
-        <v>809</v>
+        <v>580</v>
       </c>
       <c r="M386" t="s" s="0">
-        <v>55</v>
+        <v>308</v>
       </c>
       <c r="N386" t="s" s="0">
-        <v>31</v>
+        <v>222</v>
       </c>
       <c r="O386" t="s" s="0">
-        <v>126</v>
+        <v>32</v>
       </c>
       <c r="P386" t="s" s="0">
-        <v>45</v>
+        <v>222</v>
       </c>
       <c r="Q386" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R386" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S386" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B387" t="s" s="0">
+        <v>1137</v>
+      </c>
+      <c r="C387" t="s" s="0">
         <v>1138</v>
       </c>
-      <c r="C387" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="D387" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E387" t="s" s="0">
-        <v>1136</v>
+        <v>1119</v>
       </c>
       <c r="F387" t="s" s="0">
-        <v>1137</v>
+        <v>1120</v>
       </c>
       <c r="G387" t="s" s="0">
-        <v>808</v>
+        <v>26</v>
       </c>
       <c r="H387" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I387" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J387" t="s" s="0">
-        <v>74</v>
+        <v>637</v>
       </c>
       <c r="K387" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L387" t="s" s="0">
-        <v>1140</v>
+        <v>1124</v>
       </c>
       <c r="M387" t="s" s="0">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="N387" t="s" s="0">
-        <v>111</v>
+        <v>635</v>
       </c>
       <c r="O387" t="s" s="0">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P387" t="s" s="0">
-        <v>68</v>
+        <v>635</v>
       </c>
       <c r="Q387" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R387" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S387" t="s" s="0">
-        <v>1141</v>
+        <v>0</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B388" t="s" s="0">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="C388" t="s" s="0">
-        <v>807</v>
+        <v>1138</v>
       </c>
       <c r="D388" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E388" t="s" s="0">
-        <v>1136</v>
+        <v>1119</v>
       </c>
       <c r="F388" t="s" s="0">
-        <v>1137</v>
+        <v>1120</v>
       </c>
       <c r="G388" t="s" s="0">
-        <v>817</v>
+        <v>526</v>
       </c>
       <c r="H388" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I388" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J388" t="s" s="0">
-        <v>43</v>
+        <v>601</v>
       </c>
       <c r="K388" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L388" t="s" s="0">
-        <v>809</v>
+        <v>1124</v>
       </c>
       <c r="M388" t="s" s="0">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="N388" t="s" s="0">
-        <v>111</v>
+        <v>635</v>
       </c>
       <c r="O388" t="s" s="0">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="P388" t="s" s="0">
-        <v>68</v>
+        <v>635</v>
       </c>
       <c r="Q388" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R388" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S388" t="s" s="0">
-        <v>1143</v>
+        <v>0</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B389" t="s" s="0">
-        <v>1144</v>
+        <v>1140</v>
       </c>
       <c r="C389" t="s" s="0">
-        <v>1145</v>
+        <v>1138</v>
       </c>
       <c r="D389" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E389" t="s" s="0">
-        <v>1136</v>
+        <v>1119</v>
       </c>
       <c r="F389" t="s" s="0">
-        <v>1137</v>
+        <v>1120</v>
       </c>
       <c r="G389" t="s" s="0">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="H389" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I389" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J389" t="s" s="0">
-        <v>117</v>
+        <v>315</v>
       </c>
       <c r="K389" t="s" s="0">
-        <v>118</v>
+        <v>0</v>
       </c>
       <c r="L389" t="s" s="0">
-        <v>504</v>
+        <v>1124</v>
       </c>
       <c r="M389" t="s" s="0">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="N389" t="s" s="0">
-        <v>76</v>
+        <v>635</v>
       </c>
       <c r="O389" t="s" s="0">
-        <v>1146</v>
+        <v>32</v>
       </c>
       <c r="P389" t="s" s="0">
-        <v>92</v>
+        <v>635</v>
       </c>
       <c r="Q389" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R389" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S389" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B390" t="s" s="0">
-        <v>1147</v>
+        <v>1141</v>
       </c>
       <c r="C390" t="s" s="0">
-        <v>1148</v>
+        <v>1138</v>
       </c>
       <c r="D390" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E390" t="s" s="0">
-        <v>1136</v>
+        <v>1119</v>
       </c>
       <c r="F390" t="s" s="0">
-        <v>1137</v>
+        <v>1120</v>
       </c>
       <c r="G390" t="s" s="0">
-        <v>808</v>
+        <v>26</v>
       </c>
       <c r="H390" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I390" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J390" t="s" s="0">
-        <v>29</v>
+        <v>747</v>
       </c>
       <c r="K390" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L390" t="s" s="0">
-        <v>809</v>
+        <v>1124</v>
       </c>
       <c r="M390" t="s" s="0">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="N390" t="s" s="0">
-        <v>111</v>
+        <v>635</v>
       </c>
       <c r="O390" t="s" s="0">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="P390" t="s" s="0">
-        <v>162</v>
+        <v>635</v>
       </c>
       <c r="Q390" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R390" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S390" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B391" t="s" s="0">
-        <v>1149</v>
+        <v>1142</v>
       </c>
       <c r="C391" t="s" s="0">
-        <v>1150</v>
+        <v>1138</v>
       </c>
       <c r="D391" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E391" t="s" s="0">
-        <v>1136</v>
+        <v>1119</v>
       </c>
       <c r="F391" t="s" s="0">
-        <v>1137</v>
+        <v>1120</v>
       </c>
       <c r="G391" t="s" s="0">
-        <v>503</v>
+        <v>26</v>
       </c>
       <c r="H391" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I391" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J391" t="s" s="0">
-        <v>265</v>
+        <v>1143</v>
       </c>
       <c r="K391" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L391" t="s" s="0">
-        <v>1151</v>
+        <v>1124</v>
       </c>
       <c r="M391" t="s" s="0">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="N391" t="s" s="0">
-        <v>68</v>
+        <v>635</v>
       </c>
       <c r="O391" t="s" s="0">
-        <v>162</v>
+        <v>32</v>
       </c>
       <c r="P391" t="s" s="0">
-        <v>92</v>
+        <v>635</v>
       </c>
       <c r="Q391" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R391" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S391" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B392" t="s" s="0">
-        <v>1152</v>
+        <v>1144</v>
       </c>
       <c r="C392" t="s" s="0">
-        <v>1153</v>
+        <v>1138</v>
       </c>
       <c r="D392" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E392" t="s" s="0">
-        <v>1136</v>
+        <v>1119</v>
       </c>
       <c r="F392" t="s" s="0">
-        <v>1137</v>
+        <v>1120</v>
       </c>
       <c r="G392" t="s" s="0">
-        <v>241</v>
+        <v>26</v>
       </c>
       <c r="H392" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I392" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J392" t="s" s="0">
-        <v>29</v>
+        <v>1145</v>
       </c>
       <c r="K392" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L392" t="s" s="0">
-        <v>1140</v>
+        <v>1124</v>
       </c>
       <c r="M392" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N392" t="s" s="0">
-        <v>46</v>
+        <v>635</v>
       </c>
       <c r="O392" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P392" t="s" s="0">
-        <v>46</v>
+        <v>635</v>
       </c>
       <c r="Q392" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R392" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S392" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B393" t="s" s="0">
-        <v>1154</v>
+        <v>1146</v>
       </c>
       <c r="C393" t="s" s="0">
-        <v>502</v>
+        <v>1147</v>
       </c>
       <c r="D393" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E393" t="s" s="0">
-        <v>1136</v>
+        <v>1119</v>
       </c>
       <c r="F393" t="s" s="0">
-        <v>1137</v>
+        <v>1120</v>
       </c>
       <c r="G393" t="s" s="0">
-        <v>503</v>
+        <v>1032</v>
       </c>
       <c r="H393" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I393" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J393" t="s" s="0">
-        <v>203</v>
+        <v>120</v>
       </c>
       <c r="K393" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L393" t="s" s="0">
-        <v>504</v>
+        <v>1148</v>
       </c>
       <c r="M393" t="s" s="0">
-        <v>55</v>
+        <v>308</v>
       </c>
       <c r="N393" t="s" s="0">
-        <v>44</v>
+        <v>222</v>
       </c>
       <c r="O393" t="s" s="0">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P393" t="s" s="0">
-        <v>46</v>
+        <v>222</v>
       </c>
       <c r="Q393" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R393" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S393" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B394" t="s" s="0">
-        <v>1155</v>
+        <v>1149</v>
       </c>
       <c r="C394" t="s" s="0">
-        <v>1156</v>
+        <v>1147</v>
       </c>
       <c r="D394" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E394" t="s" s="0">
-        <v>1136</v>
+        <v>1119</v>
       </c>
       <c r="F394" t="s" s="0">
-        <v>1137</v>
+        <v>1120</v>
       </c>
       <c r="G394" t="s" s="0">
-        <v>1157</v>
+        <v>26</v>
       </c>
       <c r="H394" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I394" t="s" s="0">
-        <v>301</v>
+        <v>28</v>
       </c>
       <c r="J394" t="s" s="0">
-        <v>43</v>
+        <v>95</v>
       </c>
       <c r="K394" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L394" t="s" s="0">
-        <v>1158</v>
+        <v>1148</v>
       </c>
       <c r="M394" t="s" s="0">
-        <v>55</v>
+        <v>308</v>
       </c>
       <c r="N394" t="s" s="0">
-        <v>46</v>
+        <v>222</v>
       </c>
       <c r="O394" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P394" t="s" s="0">
-        <v>46</v>
+        <v>222</v>
       </c>
       <c r="Q394" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R394" t="s" s="0">
-        <v>293</v>
+        <v>33</v>
       </c>
       <c r="S394" t="s" s="0">
-        <v>1159</v>
+        <v>0</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B395" t="s" s="0">
-        <v>1160</v>
+        <v>1150</v>
       </c>
       <c r="C395" t="s" s="0">
-        <v>1161</v>
+        <v>1151</v>
       </c>
       <c r="D395" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E395" t="s" s="0">
-        <v>1136</v>
+        <v>1119</v>
       </c>
       <c r="F395" t="s" s="0">
-        <v>1137</v>
+        <v>1120</v>
       </c>
       <c r="G395" t="s" s="0">
-        <v>1157</v>
+        <v>26</v>
       </c>
       <c r="H395" t="s" s="0">
-        <v>292</v>
+        <v>27</v>
       </c>
       <c r="I395" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J395" t="s" s="0">
-        <v>43</v>
+        <v>637</v>
       </c>
       <c r="K395" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L395" t="s" s="0">
-        <v>1158</v>
+        <v>1124</v>
       </c>
       <c r="M395" t="s" s="0">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="N395" t="s" s="0">
-        <v>46</v>
+        <v>635</v>
       </c>
       <c r="O395" t="s" s="0">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="P395" t="s" s="0">
-        <v>98</v>
+        <v>635</v>
       </c>
       <c r="Q395" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R395" t="s" s="0">
-        <v>293</v>
+        <v>145</v>
       </c>
       <c r="S395" t="s" s="0">
-        <v>1162</v>
+        <v>0</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B396" t="s" s="0">
-        <v>1163</v>
+        <v>1152</v>
       </c>
       <c r="C396" t="s" s="0">
-        <v>1164</v>
+        <v>1151</v>
       </c>
       <c r="D396" t="s" s="0">
         <v>23</v>
       </c>
       <c r="E396" t="s" s="0">
-        <v>1136</v>
+        <v>1119</v>
       </c>
       <c r="F396" t="s" s="0">
-        <v>1137</v>
+        <v>1120</v>
       </c>
       <c r="G396" t="s" s="0">
-        <v>503</v>
+        <v>587</v>
       </c>
       <c r="H396" t="s" s="0">
         <v>27</v>
       </c>
       <c r="I396" t="s" s="0">
         <v>28</v>
       </c>
       <c r="J396" t="s" s="0">
-        <v>67</v>
+        <v>601</v>
       </c>
       <c r="K396" t="s" s="0">
         <v>0</v>
       </c>
       <c r="L396" t="s" s="0">
-        <v>504</v>
+        <v>1124</v>
       </c>
       <c r="M396" t="s" s="0">
         <v>0</v>
       </c>
       <c r="N396" t="s" s="0">
-        <v>68</v>
+        <v>635</v>
       </c>
       <c r="O396" t="s" s="0">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="P396" t="s" s="0">
-        <v>33</v>
+        <v>635</v>
       </c>
       <c r="Q396" t="s" s="0">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="R396" t="s" s="0">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="S396" t="s" s="0">
-        <v>1165</v>
+        <v>0</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B397" t="s" s="0">
+        <v>1153</v>
+      </c>
+      <c r="C397" t="s" s="0">
+        <v>1151</v>
+      </c>
+      <c r="D397" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E397" t="s" s="0">
+        <v>1119</v>
+      </c>
+      <c r="F397" t="s" s="0">
+        <v>1120</v>
+      </c>
+      <c r="G397" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H397" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I397" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J397" t="s" s="0">
+        <v>315</v>
+      </c>
+      <c r="K397" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L397" t="s" s="0">
+        <v>1124</v>
+      </c>
+      <c r="M397" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="N397" t="s" s="0">
+        <v>635</v>
+      </c>
+      <c r="O397" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P397" t="s" s="0">
+        <v>635</v>
+      </c>
+      <c r="Q397" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R397" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="S397" t="s" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="B398" t="s" s="0">
+        <v>1154</v>
+      </c>
+      <c r="C398" t="s" s="0">
+        <v>1151</v>
+      </c>
+      <c r="D398" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E398" t="s" s="0">
+        <v>1119</v>
+      </c>
+      <c r="F398" t="s" s="0">
+        <v>1120</v>
+      </c>
+      <c r="G398" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H398" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I398" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J398" t="s" s="0">
+        <v>747</v>
+      </c>
+      <c r="K398" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L398" t="s" s="0">
+        <v>1124</v>
+      </c>
+      <c r="M398" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="N398" t="s" s="0">
+        <v>635</v>
+      </c>
+      <c r="O398" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P398" t="s" s="0">
+        <v>635</v>
+      </c>
+      <c r="Q398" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R398" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="S398" t="s" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="B399" t="s" s="0">
+        <v>1155</v>
+      </c>
+      <c r="C399" t="s" s="0">
+        <v>1151</v>
+      </c>
+      <c r="D399" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E399" t="s" s="0">
+        <v>1119</v>
+      </c>
+      <c r="F399" t="s" s="0">
+        <v>1120</v>
+      </c>
+      <c r="G399" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H399" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I399" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J399" t="s" s="0">
+        <v>1143</v>
+      </c>
+      <c r="K399" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L399" t="s" s="0">
+        <v>1124</v>
+      </c>
+      <c r="M399" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="N399" t="s" s="0">
+        <v>635</v>
+      </c>
+      <c r="O399" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P399" t="s" s="0">
+        <v>635</v>
+      </c>
+      <c r="Q399" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R399" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="S399" t="s" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="B400" t="s" s="0">
+        <v>1156</v>
+      </c>
+      <c r="C400" t="s" s="0">
+        <v>1151</v>
+      </c>
+      <c r="D400" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E400" t="s" s="0">
+        <v>1119</v>
+      </c>
+      <c r="F400" t="s" s="0">
+        <v>1120</v>
+      </c>
+      <c r="G400" t="s" s="0">
+        <v>587</v>
+      </c>
+      <c r="H400" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I400" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J400" t="s" s="0">
+        <v>1145</v>
+      </c>
+      <c r="K400" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L400" t="s" s="0">
+        <v>1124</v>
+      </c>
+      <c r="M400" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="N400" t="s" s="0">
+        <v>635</v>
+      </c>
+      <c r="O400" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P400" t="s" s="0">
+        <v>635</v>
+      </c>
+      <c r="Q400" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R400" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="S400" t="s" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="B401" t="s" s="0">
+        <v>1157</v>
+      </c>
+      <c r="C401" t="s" s="0">
+        <v>725</v>
+      </c>
+      <c r="D401" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E401" t="s" s="0">
+        <v>1119</v>
+      </c>
+      <c r="F401" t="s" s="0">
+        <v>1120</v>
+      </c>
+      <c r="G401" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H401" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I401" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J401" t="s" s="0">
+        <v>38</v>
+      </c>
+      <c r="K401" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L401" t="s" s="0">
+        <v>726</v>
+      </c>
+      <c r="M401" t="s" s="0">
+        <v>40</v>
+      </c>
+      <c r="N401" t="s" s="0">
+        <v>127</v>
+      </c>
+      <c r="O401" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P401" t="s" s="0">
+        <v>127</v>
+      </c>
+      <c r="Q401" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R401" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S401" t="s" s="0">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="B402" t="s" s="0">
+        <v>1158</v>
+      </c>
+      <c r="C402" t="s" s="0">
+        <v>731</v>
+      </c>
+      <c r="D402" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E402" t="s" s="0">
+        <v>1119</v>
+      </c>
+      <c r="F402" t="s" s="0">
+        <v>1120</v>
+      </c>
+      <c r="G402" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H402" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I402" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J402" t="s" s="0">
+        <v>29</v>
+      </c>
+      <c r="K402" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L402" t="s" s="0">
+        <v>569</v>
+      </c>
+      <c r="M402" t="s" s="0">
+        <v>68</v>
+      </c>
+      <c r="N402" t="s" s="0">
+        <v>45</v>
+      </c>
+      <c r="O402" t="s" s="0">
+        <v>635</v>
+      </c>
+      <c r="P402" t="s" s="0">
+        <v>635</v>
+      </c>
+      <c r="Q402" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R402" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S402" t="s" s="0">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="B403" t="s" s="0">
+        <v>1159</v>
+      </c>
+      <c r="C403" t="s" s="0">
+        <v>1160</v>
+      </c>
+      <c r="D403" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E403" t="s" s="0">
+        <v>1119</v>
+      </c>
+      <c r="F403" t="s" s="0">
+        <v>1120</v>
+      </c>
+      <c r="G403" t="s" s="0">
+        <v>579</v>
+      </c>
+      <c r="H403" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I403" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J403" t="s" s="0">
+        <v>120</v>
+      </c>
+      <c r="K403" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L403" t="s" s="0">
+        <v>569</v>
+      </c>
+      <c r="M403" t="s" s="0">
+        <v>1161</v>
+      </c>
+      <c r="N403" t="s" s="0">
+        <v>222</v>
+      </c>
+      <c r="O403" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P403" t="s" s="0">
+        <v>222</v>
+      </c>
+      <c r="Q403" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R403" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S403" t="s" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="B404" t="s" s="0">
+        <v>1162</v>
+      </c>
+      <c r="C404" t="s" s="0">
+        <v>604</v>
+      </c>
+      <c r="D404" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E404" t="s" s="0">
+        <v>1119</v>
+      </c>
+      <c r="F404" t="s" s="0">
+        <v>1120</v>
+      </c>
+      <c r="G404" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H404" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I404" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J404" t="s" s="0">
+        <v>253</v>
+      </c>
+      <c r="K404" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L404" t="s" s="0">
+        <v>109</v>
+      </c>
+      <c r="M404" t="s" s="0">
+        <v>40</v>
+      </c>
+      <c r="N404" t="s" s="0">
+        <v>222</v>
+      </c>
+      <c r="O404" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P404" t="s" s="0">
+        <v>222</v>
+      </c>
+      <c r="Q404" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R404" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S404" t="s" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="B405" t="s" s="0">
+        <v>1163</v>
+      </c>
+      <c r="C405" t="s" s="0">
+        <v>108</v>
+      </c>
+      <c r="D405" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E405" t="s" s="0">
+        <v>1119</v>
+      </c>
+      <c r="F405" t="s" s="0">
+        <v>1120</v>
+      </c>
+      <c r="G405" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H405" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I405" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J405" t="s" s="0">
+        <v>38</v>
+      </c>
+      <c r="K405" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L405" t="s" s="0">
+        <v>109</v>
+      </c>
+      <c r="M405" t="s" s="0">
+        <v>110</v>
+      </c>
+      <c r="N405" t="s" s="0">
+        <v>101</v>
+      </c>
+      <c r="O405" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P405" t="s" s="0">
+        <v>101</v>
+      </c>
+      <c r="Q405" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R405" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S405" t="s" s="0">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="B406" t="s" s="0">
+        <v>1164</v>
+      </c>
+      <c r="C406" t="s" s="0">
+        <v>1165</v>
+      </c>
+      <c r="D406" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E406" t="s" s="0">
+        <v>1119</v>
+      </c>
+      <c r="F406" t="s" s="0">
+        <v>1120</v>
+      </c>
+      <c r="G406" t="s" s="0">
+        <v>629</v>
+      </c>
+      <c r="H406" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I406" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J406" t="s" s="0">
+        <v>253</v>
+      </c>
+      <c r="K406" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L406" t="s" s="0">
+        <v>1148</v>
+      </c>
+      <c r="M406" t="s" s="0">
+        <v>40</v>
+      </c>
+      <c r="N406" t="s" s="0">
+        <v>222</v>
+      </c>
+      <c r="O406" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P406" t="s" s="0">
+        <v>222</v>
+      </c>
+      <c r="Q406" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R406" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S406" t="s" s="0">
         <v>1166</v>
       </c>
-      <c r="C397" t="s" s="0">
-[...32 lines deleted...]
-      <c r="N397" t="s" s="0">
+    </row>
+    <row r="407">
+      <c r="A407" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="B407" t="s" s="0">
+        <v>1167</v>
+      </c>
+      <c r="C407" t="s" s="0">
+        <v>1168</v>
+      </c>
+      <c r="D407" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E407" t="s" s="0">
+        <v>1169</v>
+      </c>
+      <c r="F407" t="s" s="0">
+        <v>1170</v>
+      </c>
+      <c r="G407" t="s" s="0">
+        <v>1171</v>
+      </c>
+      <c r="H407" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I407" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J407" t="s" s="0">
+        <v>120</v>
+      </c>
+      <c r="K407" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L407" t="s" s="0">
+        <v>518</v>
+      </c>
+      <c r="M407" t="s" s="0">
+        <v>40</v>
+      </c>
+      <c r="N407" t="s" s="0">
+        <v>101</v>
+      </c>
+      <c r="O407" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P407" t="s" s="0">
+        <v>101</v>
+      </c>
+      <c r="Q407" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R407" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S407" t="s" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="B408" t="s" s="0">
+        <v>1172</v>
+      </c>
+      <c r="C408" t="s" s="0">
+        <v>204</v>
+      </c>
+      <c r="D408" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E408" t="s" s="0">
+        <v>1169</v>
+      </c>
+      <c r="F408" t="s" s="0">
+        <v>1170</v>
+      </c>
+      <c r="G408" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H408" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I408" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J408" t="s" s="0">
         <v>44</v>
       </c>
-      <c r="O397" t="s" s="0">
-[...2 lines deleted...]
-      <c r="P397" t="s" s="0">
+      <c r="K408" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L408" t="s" s="0">
+        <v>207</v>
+      </c>
+      <c r="M408" t="s" s="0">
+        <v>40</v>
+      </c>
+      <c r="N408" t="s" s="0">
+        <v>101</v>
+      </c>
+      <c r="O408" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P408" t="s" s="0">
+        <v>101</v>
+      </c>
+      <c r="Q408" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R408" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S408" t="s" s="0">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="B409" t="s" s="0">
+        <v>1174</v>
+      </c>
+      <c r="C409" t="s" s="0">
+        <v>1175</v>
+      </c>
+      <c r="D409" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E409" t="s" s="0">
+        <v>1169</v>
+      </c>
+      <c r="F409" t="s" s="0">
+        <v>1170</v>
+      </c>
+      <c r="G409" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H409" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I409" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J409" t="s" s="0">
+        <v>38</v>
+      </c>
+      <c r="K409" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L409" t="s" s="0">
+        <v>506</v>
+      </c>
+      <c r="M409" t="s" s="0">
+        <v>40</v>
+      </c>
+      <c r="N409" t="s" s="0">
+        <v>259</v>
+      </c>
+      <c r="O409" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P409" t="s" s="0">
+        <v>259</v>
+      </c>
+      <c r="Q409" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R409" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S409" t="s" s="0">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="B410" t="s" s="0">
+        <v>1177</v>
+      </c>
+      <c r="C410" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="D410" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E410" t="s" s="0">
+        <v>1169</v>
+      </c>
+      <c r="F410" t="s" s="0">
+        <v>1170</v>
+      </c>
+      <c r="G410" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H410" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I410" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J410" t="s" s="0">
+        <v>29</v>
+      </c>
+      <c r="K410" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L410" t="s" s="0">
+        <v>105</v>
+      </c>
+      <c r="M410" t="s" s="0">
         <v>68</v>
       </c>
-      <c r="Q397" t="s" s="0">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="N410" t="s" s="0">
+        <v>97</v>
+      </c>
+      <c r="O410" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P410" t="s" s="0">
+        <v>97</v>
+      </c>
+      <c r="Q410" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R410" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S410" t="s" s="0">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="B411" t="s" s="0">
+        <v>1179</v>
+      </c>
+      <c r="C411" t="s" s="0">
+        <v>610</v>
+      </c>
+      <c r="D411" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E411" t="s" s="0">
+        <v>1169</v>
+      </c>
+      <c r="F411" t="s" s="0">
+        <v>1170</v>
+      </c>
+      <c r="G411" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H411" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I411" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J411" t="s" s="0">
+        <v>77</v>
+      </c>
+      <c r="K411" t="s" s="0">
+        <v>78</v>
+      </c>
+      <c r="L411" t="s" s="0">
+        <v>105</v>
+      </c>
+      <c r="M411" t="s" s="0">
+        <v>68</v>
+      </c>
+      <c r="N411" t="s" s="0">
+        <v>612</v>
+      </c>
+      <c r="O411" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P411" t="s" s="0">
+        <v>612</v>
+      </c>
+      <c r="Q411" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R411" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S411" t="s" s="0">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="B412" t="s" s="0">
+        <v>1181</v>
+      </c>
+      <c r="C412" t="s" s="0">
+        <v>505</v>
+      </c>
+      <c r="D412" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E412" t="s" s="0">
+        <v>1169</v>
+      </c>
+      <c r="F412" t="s" s="0">
+        <v>1170</v>
+      </c>
+      <c r="G412" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H412" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I412" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J412" t="s" s="0">
+        <v>29</v>
+      </c>
+      <c r="K412" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L412" t="s" s="0">
+        <v>506</v>
+      </c>
+      <c r="M412" t="s" s="0">
+        <v>1182</v>
+      </c>
+      <c r="N412" t="s" s="0">
+        <v>74</v>
+      </c>
+      <c r="O412" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P412" t="s" s="0">
+        <v>74</v>
+      </c>
+      <c r="Q412" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R412" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S412" t="s" s="0">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="B413" t="s" s="0">
+        <v>1183</v>
+      </c>
+      <c r="C413" t="s" s="0">
+        <v>517</v>
+      </c>
+      <c r="D413" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E413" t="s" s="0">
+        <v>1169</v>
+      </c>
+      <c r="F413" t="s" s="0">
+        <v>1170</v>
+      </c>
+      <c r="G413" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="H413" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I413" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J413" t="s" s="0">
+        <v>95</v>
+      </c>
+      <c r="K413" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L413" t="s" s="0">
+        <v>518</v>
+      </c>
+      <c r="M413" t="s" s="0">
+        <v>40</v>
+      </c>
+      <c r="N413" t="s" s="0">
+        <v>127</v>
+      </c>
+      <c r="O413" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P413" t="s" s="0">
+        <v>127</v>
+      </c>
+      <c r="Q413" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R413" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S413" t="s" s="0">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="B414" t="s" s="0">
+        <v>1185</v>
+      </c>
+      <c r="C414" t="s" s="0">
+        <v>1186</v>
+      </c>
+      <c r="D414" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="E414" t="s" s="0">
+        <v>1169</v>
+      </c>
+      <c r="F414" t="s" s="0">
+        <v>1170</v>
+      </c>
+      <c r="G414" t="s" s="0">
+        <v>1187</v>
+      </c>
+      <c r="H414" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="I414" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="J414" t="s" s="0">
+        <v>120</v>
+      </c>
+      <c r="K414" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="L414" t="s" s="0">
+        <v>1188</v>
+      </c>
+      <c r="M414" t="s" s="0">
+        <v>0</v>
+      </c>
+      <c r="N414" t="s" s="0">
+        <v>45</v>
+      </c>
+      <c r="O414" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="P414" t="s" s="0">
+        <v>45</v>
+      </c>
+      <c r="Q414" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="R414" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="S414" t="s" s="0">
+        <v>1189</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>